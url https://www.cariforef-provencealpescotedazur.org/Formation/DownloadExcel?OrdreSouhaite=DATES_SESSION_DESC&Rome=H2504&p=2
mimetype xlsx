--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -455,81 +455,81 @@
   <x:si>
     <x:t>CMAR PACA</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
     <x:t>Chocolaterie confiserie</x:t>
   </x:si>
   <x:si>
     <x:t>Cma Formation Le Beausset</x:t>
   </x:si>
   <x:si>
     <x:t>83330</x:t>
   </x:si>
   <x:si>
     <x:t>LE BEAUSSET</x:t>
   </x:si>
   <x:si>
     <x:t>13397</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAC PRO Plastiques et composites</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité génie chimique-génie des procédés parcours contrôle, pilotage et optimisation des procédés</x:t>
   </x:si>
   <x:si>
     <x:t>Génie chimique</x:t>
   </x:si>
   <x:si>
     <x:t>13388</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité métiers de la transition et de l'efficacité énergétiques parcours exploitation des installations énergétiques pour le bâtiment et l'industrie</x:t>
   </x:si>
   <x:si>
     <x:t>Contrat performance énergétique</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro plastiques et composites (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Polyvalent Jean Perrin</x:t>
   </x:si>
   <x:si>
     <x:t>Tourier/Équipier de cuisson pâtisserie et viennoiserie</x:t>
   </x:si>
   <x:si>
     <x:t>Ethic Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>Boulangerie</x:t>
   </x:si>
   <x:si>
     <x:t>CAGNES-SUR-MER</x:t>
   </x:si>
@@ -2269,326 +2269,327 @@
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>591852</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
-        <x:v>38566</x:v>
+        <x:v>35350</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
+      <x:c r="E19" s="0" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="G19" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>22871</x:v>
+        <x:v>31654</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>623315</x:v>
+        <x:v>603418</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>41570</x:v>
+        <x:v>38566</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>83</x:v>
-[...1 lines deleted...]
-      <x:c r="H20" s="14" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s">
+        <x:v>131</x:v>
+      </x:c>
       <x:c r="I20" s="16" t="s">
-        <x:v>84</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>22871</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>596710</x:v>
+        <x:v>623315</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>41603</x:v>
+        <x:v>41570</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>22213</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>596772</x:v>
+        <x:v>596710</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
-        <x:v>101</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
-        <x:v>35350</x:v>
+        <x:v>41603</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
-      <x:c r="E22" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
-        <x:v>31654</x:v>
+        <x:v>22213</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>603418</x:v>
+        <x:v>596772</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>616821</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
@@ -3407,93 +3408,93 @@
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
         <x:v>554900</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>623316</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>38703</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
@@ -3582,141 +3583,141 @@
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>574946</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35489</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22213</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>575554</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>35372</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>11534</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>575545</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
@@ -3814,165 +3815,164 @@
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
         <x:v>574945</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>38566</x:v>
+        <x:v>38703</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
-      <x:c r="E47" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>22871</x:v>
+        <x:v>11554</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>547677</x:v>
+        <x:v>574944</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>38703</x:v>
+        <x:v>38566</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
-      <x:c r="E48" s="14" t="s"/>
+      <x:c r="E48" s="14" t="s">
+        <x:v>103</x:v>
+      </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>203</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>11554</x:v>
+        <x:v>22871</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>205</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>574944</x:v>
+        <x:v>547677</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -4169,143 +4169,143 @@
       <x:c r="S52" s="14" t="n">
         <x:v>509558</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>515659</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>38566</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22871</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>623314</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>35350</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>103</x:v>
       </x:c>