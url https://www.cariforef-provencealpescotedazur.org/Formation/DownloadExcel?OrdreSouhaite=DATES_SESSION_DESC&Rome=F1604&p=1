--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -173,62 +173,62 @@
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Isolation thermique</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/19/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Enduits terre</x:t>
   </x:si>
   <x:si>
+    <x:t>Enduit maçonnerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/07/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Artisan , Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
-    <x:t>Enduit maçonnerie</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Gypserie</x:t>
   </x:si>
   <x:si>
     <x:t>Acquérir les connaissances de base en production froid - ENF001</x:t>
   </x:si>
   <x:si>
     <x:t>Apave Exploitation France</x:t>
   </x:si>
   <x:si>
     <x:t>92400</x:t>
   </x:si>
   <x:si>
     <x:t>Installation frigorifique</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
@@ -398,170 +398,170 @@
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
     <x:t>Btp Cfa Provence Alpes Côte d'Azur - Avignon Florentin Mouret</x:t>
   </x:si>
   <x:si>
     <x:t>bac pro étude et réalisation d'agencement</x:t>
   </x:si>
   <x:si>
     <x:t>LP Léon Chiris</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>Menuiserie agencement</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
+    <x:t>Titre professionnel plaquiste (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association de Formation pour la Coopération et la Promotion Professionnelle Méditerranéenne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-11e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Domaine d'Eguilles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDENE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP métiers du plâtre et de l'isolation (préparation également possible par Bloc(s) de compétences)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Association Départementale d'Etudes et de Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADEF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 2e</x:t>
+  </x:si>
+  <x:si>
     <x:t>EREA LEA Paul Vincensini</x:t>
   </x:si>
   <x:si>
     <x:t>84964</x:t>
   </x:si>
   <x:si>
     <x:t>EREA P Vincensini</x:t>
   </x:si>
   <x:si>
     <x:t>LE PONTET CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Btp Cfa Provence Alpes Côte d'Azur - Var</x:t>
-[...32 lines deleted...]
-    <x:t>ACPM</x:t>
+    <x:t>Isolation thermique par l'extérieur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eureka</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA FARLEDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Paul Langevin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Centre Régional de la Bourse du Travail - CFA Régional de la Bourse du Travail</x:t>
   </x:si>
   <x:si>
     <x:t>CFBT</x:t>
   </x:si>
   <x:si>
-    <x:t>13001</x:t>
-[...26 lines deleted...]
-    <x:t>LA SEYNE SUR MER CEDEX</x:t>
+    <x:t>Titre professionnel menuisier installateur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Compétences BTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>C BTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Escalier bois</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>LP G Poinso-Chapuis</x:t>
   </x:si>
   <x:si>
     <x:t>13272</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 08</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP métiers du plâtre et de l'isolation (préparation également possible par Bloc(s) de compétences)</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Menuisier</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure d'Ebénisterie de Haute Provence</x:t>
   </x:si>
   <x:si>
     <x:t>ESEHP</x:t>
   </x:si>
   <x:si>
     <x:t>04400</x:t>
   </x:si>
   <x:si>
     <x:t>BARCELONNETTE</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Parcours vers le métier de Monteur Calorifugeur en isolation</x:t>
   </x:si>
   <x:si>
     <x:t>Easy b4u</x:t>
   </x:si>
   <x:si>
     <x:t>34430</x:t>
@@ -602,60 +602,60 @@
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>04/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Adsea 05 - IME Le Bois Saint Jean</x:t>
   </x:si>
   <x:si>
     <x:t>IME La Durance</x:t>
   </x:si>
   <x:si>
     <x:t>04160</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAU-ARNOUX</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Périmètre :</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="2">
@@ -1272,188 +1272,188 @@
         <x:v>31</x:v>
       </x:c>
       <x:c r="U2" s="16" t="s">
         <x:v>32</x:v>
       </x:c>
     </x:row>
     <x:row r="3" spans="1:21">
       <x:c r="A3" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B3" s="0" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="C3" s="3" t="s"/>
       <x:c r="D3" s="3" t="s"/>
       <x:c r="G3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H3" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K3" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>573327</x:v>
+        <x:v>614824</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="U3" s="4" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="C4" s="15" t="s"/>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s"/>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H4" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J4" s="14" t="s"/>
       <x:c r="K4" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>614843</x:v>
+        <x:v>573327</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="U4" s="16" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
-        <x:v>33</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C5" s="3" t="s"/>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="G5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K5" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L5" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M5" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N5" s="3" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O5" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
-        <x:v>614824</x:v>
+        <x:v>614843</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="U5" s="4" t="s">
         <x:v>36</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>37</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C6" s="15" t="s"/>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s"/>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s"/>
       <x:c r="K6" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
@@ -1606,51 +1606,51 @@
       </x:c>
       <x:c r="C9" s="3" t="s"/>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
         <x:v>573315</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
@@ -1765,51 +1765,51 @@
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s"/>
       <x:c r="K12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>22301</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
         <x:v>573317</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
@@ -2254,1086 +2254,1091 @@
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
         <x:v>594218</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>37122</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
+      <x:c r="E21" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="G21" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="H21" s="0" t="s">
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22412</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>110</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>112</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>597137</x:v>
+        <x:v>604326</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
-        <x:v>83</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
-        <x:v>85</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
-        <x:v>609530</x:v>
+        <x:v>604038</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="E23" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H23" s="0" t="s">
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>78</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>79</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>603289</x:v>
+        <x:v>609530</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>114</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>604004</x:v>
+        <x:v>603289</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>604005</x:v>
+        <x:v>604004</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="Q26" s="16" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="Q26" s="16" t="s">
+      <x:c r="R26" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="R26" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>604039</x:v>
+        <x:v>604005</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>41837</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
+      <x:c r="E27" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>594215</x:v>
+        <x:v>604039</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>37122</x:v>
+        <x:v>41837</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>22412</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>604325</x:v>
+        <x:v>594215</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>37122</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22412</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>600511</x:v>
+        <x:v>604325</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>129</x:v>
-[...1 lines deleted...]
-      <x:c r="C30" s="15" t="s"/>
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C30" s="15" t="n">
+        <x:v>39032</x:v>
+      </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>130</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>131</x:v>
-[...1 lines deleted...]
-      <x:c r="J30" s="14" t="s"/>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J30" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>22425</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>623524</x:v>
+        <x:v>638070</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>41837</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>22404</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>594216</x:v>
+        <x:v>597137</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>122</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>87</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>22412</x:v>
+        <x:v>22425</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>604326</x:v>
+        <x:v>623524</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>41837</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
-      <x:c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>74</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22404</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>604038</x:v>
+        <x:v>594216</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
-        <x:v>97</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>41837</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
-      <x:c r="E34" s="14" t="s"/>
+      <x:c r="E34" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>137</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J34" s="14" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="K34" s="14" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="L34" s="14" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="M34" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N34" s="15" t="n">
+        <x:v>22403</x:v>
+      </x:c>
+      <x:c r="O34" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="P34" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="J34" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>594217</x:v>
+        <x:v>600511</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
+      <x:c r="E35" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>638070</x:v>
+        <x:v>604263</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>90</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>92</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>95</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>604263</x:v>
+        <x:v>603383</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>37120</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>71</x:v>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H37" s="0" t="s">
+        <x:v>142</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22406</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>603383</x:v>
+        <x:v>598864</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>37120</x:v>
+        <x:v>41837</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
-      <x:c r="E38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>144</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="J38" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="K38" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="L38" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="M38" s="14" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="N38" s="15" t="n">
+        <x:v>22404</x:v>
+      </x:c>
+      <x:c r="O38" s="14" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="P38" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="J38" s="14" t="s">
-[...14 lines deleted...]
-      <x:c r="O38" s="14" t="s">
+      <x:c r="Q38" s="16" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>598864</x:v>
+        <x:v>594217</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>41670</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -3453,60 +3458,60 @@
       <x:c r="J41" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>22412</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>612851</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>36</x:v>
+        <x:v>35</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
@@ -3563,359 +3568,358 @@
       <x:c r="G43" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>548334</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>71</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>139</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>548281</x:v>
+        <x:v>547107</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>125</x:v>
-[...2 lines deleted...]
-        <x:v>126</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>547107</x:v>
+        <x:v>548386</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>71</x:v>
-[...1 lines deleted...]
-      <x:c r="H46" s="14" t="s"/>
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s">
+        <x:v>84</x:v>
+      </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>72</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>117</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>548386</x:v>
+        <x:v>556841</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>39032</x:v>
+        <x:v>37122</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="E47" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>83</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>22403</x:v>
+        <x:v>22412</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>556841</x:v>
+        <x:v>567919</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>37122</x:v>
+        <x:v>39032</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>123</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>22412</x:v>
+        <x:v>22403</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>87</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>567919</x:v>
+        <x:v>548281</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38309</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
@@ -4043,57 +4047,57 @@
       <x:c r="I51" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>498562</x:v>
+        <x:v>498566</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>172</x:v>
@@ -4101,60 +4105,60 @@
       <x:c r="H52" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q52" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="R52" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="Q52" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>498566</x:v>
+        <x:v>498562</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="E53" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G53" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
@@ -4222,120 +4226,120 @@
       <x:c r="H54" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>454952</x:v>
+        <x:v>455002</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="E55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G55" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>454968</x:v>
+        <x:v>454952</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>172</x:v>
@@ -4343,60 +4347,60 @@
       <x:c r="H56" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>22403</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q56" s="16" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="R56" s="14" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="Q56" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>455002</x:v>
+        <x:v>454968</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39032</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
         <x:v>172</x:v>
       </x:c>