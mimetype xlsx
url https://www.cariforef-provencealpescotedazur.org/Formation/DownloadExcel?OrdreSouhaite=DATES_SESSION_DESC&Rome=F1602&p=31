--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -1634,170 +1634,170 @@
   <x:si>
     <x:t>LP les Alpilles</x:t>
   </x:si>
   <x:si>
     <x:t>13140</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>LP Galliéni Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée F Mistral</x:t>
   </x:si>
   <x:si>
     <x:t>GMM</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Polyvalent Alpes et Durance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation entièrement à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>à distance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP L Blériot</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP École libre des métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Ecole libre des métiers</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée G Cisson</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée de la montagne</x:t>
   </x:si>
   <x:si>
     <x:t>06420</x:t>
   </x:si>
   <x:si>
     <x:t>VALDEBLORE</x:t>
   </x:si>
   <x:si>
     <x:t>LPTR de L'Estaque</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Polyvalent Alpes et Durance</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Certificat de spécialisation technicien en énergies renouvelables option A : énergie électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Professionnel Golf Hôtel</x:t>
   </x:si>
   <x:si>
     <x:t>83400</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES</x:t>
   </x:si>
   <x:si>
+    <x:t>LP Ampère</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP Golf-Hôtel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP les Eucalyptus</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ogec des Métiers</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Poutrain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-JEAN-SAINT-NICOLAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège et Lycée Général Technologique Professionnel Don Bosco - Cfa Régional Don Bosco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
-    <x:t>LP Ampère</x:t>
-[...23 lines deleted...]
-    <x:t>07/15/2027 00:00:00</x:t>
+    <x:t>Lycée polyvalent Alphonse Benoît</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L ISLE SUR LA SORGUE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP métiers de l'enseigne et de la signalétique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Signalétique enseigne</x:t>
   </x:si>
   <x:si>
     <x:t>classe préparatoire mathématiques-physique (MP*), 2e année option informatique</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée polyvalent Alphonse Benoît</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Lycée polyvalent Adam de Craponne</x:t>
   </x:si>
   <x:si>
     <x:t>13651</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Paul Langevin</x:t>
   </x:si>
   <x:si>
     <x:t>83514</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP métiers de l'enseigne et de la signalétique</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B0 - H0 - H0V</x:t>
   </x:si>
   <x:si>
     <x:t>Bma Formation</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
     <x:t>07/27/2026 00:00:00</x:t>
@@ -1841,65 +1841,65 @@
   <x:si>
     <x:t>Sécurité Manutention</x:t>
   </x:si>
   <x:si>
     <x:t>VERQUIERES</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - H1V - B2 - H2V - BR - BE - HE essais, mesurage, vérification - BC - HC</x:t>
   </x:si>
   <x:si>
     <x:t>04/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B1 - B2 - B2V - BR - H0</x:t>
   </x:si>
   <x:si>
     <x:t>Aftral - Antenne Marseille - CFA Régional Transport Logistique PACA</x:t>
   </x:si>
   <x:si>
     <x:t>04/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de sauveteur-secouriste du travail (SST) + Habilitation électrique B0 chargé de travaux d'ordre non électrique, basse tension</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aftral - Antenne Le Broc - CFA Régional Transport Logistique PACA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE BROC</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Certificat de sauveteur-secouriste du travail (SST) + Habilitation électrique B0 chargé de travaux d'ordre non électrique, basse tension</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>03/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B2 - BC - BR</x:t>
   </x:si>
   <x:si>
     <x:t>Adrh Management</x:t>
@@ -2063,93 +2063,93 @@
   <x:si>
     <x:t>Habilitations électriques B1 - H1 - B2 - H2</x:t>
   </x:si>
   <x:si>
     <x:t>News Formations</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Brink's Formation</x:t>
   </x:si>
   <x:si>
     <x:t>75014</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques BR - BC - B1 - B2</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B0 - H0V - Recyclage</x:t>
   </x:si>
   <x:si>
+    <x:t>Alpes Formations Conseils</x:t>
+  </x:si>
+  <x:si>
     <x:t>Habilitation électrique H0V - B0V</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
   </x:si>
   <x:si>
     <x:t>06700</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-LAURENT-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>12/23/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Alpes Formations Conseils</x:t>
+    <x:t>Habilitation électrique H1 H1V B1 B1V</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>IRVE ET : étude de conception “ET” - ELV301</x:t>
   </x:si>
   <x:si>
-    <x:t>Arniaud Consulteam</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Habilitations électriques B0 - H0V - BS - BE manœuvre</x:t>
   </x:si>
   <x:si>
     <x:t>Les Clés de la Compétence</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>Habilitation électrique H1 H1V B1 B1V</x:t>
   </x:si>
   <x:si>
     <x:t>Habilitations électriques B0 - H0</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Eclipse - Istec</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>10/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/19/2026 00:00:00</x:t>
   </x:si>
@@ -4076,137 +4076,137 @@
       <x:c r="R23" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>637861</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C24" s="15" t="s"/>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s"/>
       <x:c r="K24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>623363</x:v>
+        <x:v>623350</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>623350</x:v>
+        <x:v>623363</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
@@ -4747,159 +4747,159 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>630531</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>630540</x:v>
+        <x:v>633248</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>79</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>633248</x:v>
+        <x:v>630540</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
@@ -8375,146 +8375,146 @@
       <x:c r="R100" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>636608</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H101" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>570921</x:v>
+        <x:v>571629</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s"/>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>571629</x:v>
+        <x:v>570921</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="C103" s="3" t="s"/>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>47</x:v>
@@ -8873,151 +8873,153 @@
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>598090</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>34</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>598057</x:v>
+        <x:v>619422</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="C111" s="3" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C111" s="3" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="H111" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="J111" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>619422</x:v>
+        <x:v>598057</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>27</x:v>
@@ -11140,205 +11142,206 @@
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>585770</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
+      <x:c r="E151" s="0" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F151" s="0" t="s">
+        <x:v>284</x:v>
+      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>24095</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>145</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>619415</x:v>
+        <x:v>633576</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>275</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>173</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24095</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>625382</x:v>
+        <x:v>619415</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>283</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
-      <x:c r="E153" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>23</x:v>
-[...2 lines deleted...]
-        <x:v>24</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="J153" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>633576</x:v>
+        <x:v>625382</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I154" s="16" t="s">
         <x:v>124</x:v>
@@ -19343,3500 +19346,3497 @@
       </x:c>
       <x:c r="P298" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
         <x:v>629788</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>497</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
       <x:c r="G299" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>24454</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>495</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>594652</x:v>
+        <x:v>592888</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
       <x:c r="E300" s="14" t="s"/>
       <x:c r="F300" s="14" t="s"/>
       <x:c r="G300" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H300" s="14" t="s"/>
       <x:c r="I300" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>24454</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>594653</x:v>
+        <x:v>592910</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>463</x:v>
-[...1 lines deleted...]
-      <x:c r="C301" s="3" t="s"/>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C301" s="3" t="n">
+        <x:v>38880</x:v>
+      </x:c>
       <x:c r="D301" s="3" t="s"/>
+      <x:c r="E301" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G301" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H301" s="0" t="s">
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="J301" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>594658</x:v>
+        <x:v>604710</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C302" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D302" s="15" t="s"/>
-      <x:c r="E302" s="14" t="s"/>
+      <x:c r="E302" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K302" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>597501</x:v>
+        <x:v>605946</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C303" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D303" s="3" t="s"/>
+      <x:c r="E303" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G303" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J303" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
-        <x:v>366</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>597510</x:v>
+        <x:v>605947</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C304" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D304" s="15" t="s"/>
-      <x:c r="E304" s="14" t="s"/>
+      <x:c r="E304" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
-        <x:v>360</x:v>
-[...1 lines deleted...]
-      <x:c r="H304" s="14" t="s"/>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H304" s="14" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="I304" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K304" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
-        <x:v>597513</x:v>
+        <x:v>602688</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C305" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H305" s="0" t="s">
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J305" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N305" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
-        <x:v>523</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
-        <x:v>524</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
-        <x:v>525</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
-        <x:v>597529</x:v>
+        <x:v>628812</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>389</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>247</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>597534</x:v>
+        <x:v>592940</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
-      <x:c r="E307" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G307" s="0" t="s">
-        <x:v>413</x:v>
-[...2 lines deleted...]
-        <x:v>414</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>415</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>607522</x:v>
+        <x:v>592942</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
-        <x:v>412</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
-      <x:c r="E308" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>56</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="J308" s="14" t="s"/>
       <x:c r="K308" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>171</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>603130</x:v>
+        <x:v>592960</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>412</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C309" s="3" t="s"/>
       <x:c r="D309" s="3" t="s"/>
-      <x:c r="E309" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G309" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>56</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>504</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>603267</x:v>
+        <x:v>592964</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>370</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>600487</x:v>
+        <x:v>592982</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C311" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D311" s="3" t="s"/>
-      <x:c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>413</x:v>
-[...2 lines deleted...]
-        <x:v>414</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>415</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J311" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>436</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>604230</x:v>
+        <x:v>592998</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>254</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>604294</x:v>
+        <x:v>593001</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>378</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C313" s="3" t="s"/>
       <x:c r="D313" s="3" t="s"/>
-      <x:c r="E313" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>413</x:v>
-[...2 lines deleted...]
-        <x:v>414</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>415</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>604710</x:v>
+        <x:v>595107</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
-        <x:v>243</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>39297</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
-      <x:c r="E314" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>527</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>409</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>605946</x:v>
+        <x:v>635528</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>412</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C315" s="3" t="s"/>
       <x:c r="D315" s="3" t="s"/>
-      <x:c r="E315" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>452</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>605947</x:v>
+        <x:v>592894</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
-      <x:c r="E316" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>370</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>217</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="J316" s="14" t="s"/>
       <x:c r="K316" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>602688</x:v>
+        <x:v>592896</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>412</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C317" s="3" t="s"/>
       <x:c r="D317" s="3" t="s"/>
-      <x:c r="E317" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>413</x:v>
-[...2 lines deleted...]
-        <x:v>414</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>415</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>317</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>604743</x:v>
+        <x:v>592904</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C318" s="15" t="s"/>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s"/>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>592894</x:v>
+        <x:v>592907</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>592896</x:v>
+        <x:v>595106</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>592904</x:v>
+        <x:v>592952</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>592907</x:v>
+        <x:v>592965</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>374</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>24147</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>635528</x:v>
+        <x:v>592971</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
         <x:v>11054</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>595106</x:v>
+        <x:v>592972</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>343</x:v>
-[...1 lines deleted...]
-      <x:c r="C324" s="15" t="s"/>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C324" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>337</x:v>
-[...1 lines deleted...]
-      <x:c r="J324" s="14" t="s"/>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="J324" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K324" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>337</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>338</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>592952</x:v>
+        <x:v>592974</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="C325" s="3" t="s"/>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C325" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="J325" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>592965</x:v>
+        <x:v>592993</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="C326" s="15" t="s"/>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C326" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>478</x:v>
-[...1 lines deleted...]
-      <x:c r="J326" s="14" t="s"/>
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="J326" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K326" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>477</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>478</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>479</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>592971</x:v>
+        <x:v>592995</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>592972</x:v>
+        <x:v>594205</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H328" s="14" t="s"/>
       <x:c r="I328" s="16" t="s">
-        <x:v>385</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="J328" s="14" t="s"/>
       <x:c r="K328" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>592974</x:v>
+        <x:v>594652</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>385</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24454</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>592993</x:v>
+        <x:v>594653</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>522</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>521</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>522</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>592995</x:v>
+        <x:v>594658</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C331" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
-        <x:v>272</x:v>
-[...2 lines deleted...]
-        <x:v>520</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="J331" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>272</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>628812</x:v>
+        <x:v>597501</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>488</x:v>
-[...1 lines deleted...]
-      <x:c r="C332" s="15" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C332" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D332" s="15" t="s"/>
       <x:c r="E332" s="14" t="s"/>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>465</x:v>
-[...1 lines deleted...]
-      <x:c r="J332" s="14" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="J332" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="K332" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>592940</x:v>
+        <x:v>597510</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>488</x:v>
-[...1 lines deleted...]
-      <x:c r="C333" s="3" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C333" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="J333" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>483</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>348</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>592942</x:v>
+        <x:v>597513</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>351</x:v>
-[...1 lines deleted...]
-      <x:c r="C334" s="15" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C334" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
-        <x:v>350</x:v>
-[...1 lines deleted...]
-      <x:c r="J334" s="14" t="s"/>
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="J334" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="K334" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O334" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P334" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q334" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="R334" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="S334" s="14" t="n">
-        <x:v>592960</x:v>
+        <x:v>597529</x:v>
       </x:c>
       <x:c r="T334" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U334" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="335" spans="1:21">
       <x:c r="A335" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B335" s="0" t="s">
-        <x:v>481</x:v>
-[...1 lines deleted...]
-      <x:c r="C335" s="3" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C335" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D335" s="3" t="s"/>
       <x:c r="G335" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I335" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="J335" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K335" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L335" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M335" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N335" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O335" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P335" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q335" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R335" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
-        <x:v>592964</x:v>
+        <x:v>597534</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
-      <x:c r="E336" s="14" t="s"/>
+      <x:c r="E336" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>437</x:v>
-[...1 lines deleted...]
-      <x:c r="H336" s="14" t="s"/>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H336" s="14" t="s">
+        <x:v>414</x:v>
+      </x:c>
       <x:c r="I336" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>437</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>438</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
-        <x:v>592982</x:v>
+        <x:v>604230</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D337" s="3" t="s"/>
+      <x:c r="E337" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G337" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H337" s="0" t="s">
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J337" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
-        <x:v>532</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q337" s="4" t="s">
-        <x:v>533</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R337" s="0" t="s">
-        <x:v>534</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S337" s="0" t="n">
-        <x:v>592998</x:v>
+        <x:v>607522</x:v>
       </x:c>
       <x:c r="T337" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U337" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="338" spans="1:21">
       <x:c r="A338" s="13" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B338" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C338" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D338" s="15" t="s"/>
-      <x:c r="E338" s="14" t="s"/>
+      <x:c r="E338" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F338" s="14" t="s"/>
       <x:c r="G338" s="14" t="s">
-        <x:v>443</x:v>
-[...1 lines deleted...]
-      <x:c r="H338" s="14" t="s"/>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H338" s="14" t="s">
+        <x:v>461</x:v>
+      </x:c>
       <x:c r="I338" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J338" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K338" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L338" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M338" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N338" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O338" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P338" s="14" t="s">
-        <x:v>443</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q338" s="16" t="s">
-        <x:v>444</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
-        <x:v>593001</x:v>
+        <x:v>604294</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
-        <x:v>480</x:v>
-[...1 lines deleted...]
-      <x:c r="C339" s="3" t="s"/>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C339" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D339" s="3" t="s"/>
+      <x:c r="E339" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G339" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J339" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
-        <x:v>595107</x:v>
+        <x:v>603130</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
-        <x:v>462</x:v>
-[...1 lines deleted...]
-      <x:c r="C340" s="15" t="s"/>
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C340" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D340" s="15" t="s"/>
-      <x:c r="E340" s="14" t="s"/>
+      <x:c r="E340" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H340" s="14" t="s"/>
       <x:c r="I340" s="16" t="s">
-        <x:v>340</x:v>
-[...1 lines deleted...]
-      <x:c r="J340" s="14" t="s"/>
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="J340" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K340" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L340" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M340" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N340" s="15" t="n">
-        <x:v>11454</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O340" s="14" t="s">
-        <x:v>346</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P340" s="14" t="s">
-        <x:v>339</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="Q340" s="16" t="s">
-        <x:v>340</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="R340" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="S340" s="14" t="n">
-        <x:v>594205</x:v>
+        <x:v>603267</x:v>
       </x:c>
       <x:c r="T340" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U340" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="341" spans="1:21">
       <x:c r="A341" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B341" s="0" t="s">
-        <x:v>475</x:v>
-[...1 lines deleted...]
-      <x:c r="C341" s="3" t="s"/>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C341" s="3" t="n">
+        <x:v>38880</x:v>
+      </x:c>
       <x:c r="D341" s="3" t="s"/>
+      <x:c r="E341" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G341" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H341" s="0" t="s">
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I341" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="J341" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K341" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L341" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M341" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N341" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O341" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P341" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q341" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R341" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
-        <x:v>592888</x:v>
+        <x:v>600487</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
-        <x:v>490</x:v>
-[...1 lines deleted...]
-      <x:c r="C342" s="15" t="s"/>
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="C342" s="15" t="n">
+        <x:v>39297</x:v>
+      </x:c>
       <x:c r="D342" s="15" t="s"/>
-      <x:c r="E342" s="14" t="s"/>
+      <x:c r="E342" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>349</x:v>
-[...1 lines deleted...]
-      <x:c r="H342" s="14" t="s"/>
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="H342" s="14" t="s">
+        <x:v>123</x:v>
+      </x:c>
       <x:c r="I342" s="16" t="s">
-        <x:v>350</x:v>
-[...1 lines deleted...]
-      <x:c r="J342" s="14" t="s"/>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J342" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="K342" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
-        <x:v>592910</x:v>
+        <x:v>612047</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C343" s="3" t="n">
-        <x:v>39297</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="E343" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G343" s="0" t="s">
-        <x:v>122</x:v>
-[...2 lines deleted...]
-        <x:v>123</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J343" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K343" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L343" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M343" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
-        <x:v>24147</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
-        <x:v>536</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
-        <x:v>537</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
-        <x:v>538</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
-        <x:v>612047</x:v>
+        <x:v>603945</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
-        <x:v>379</x:v>
-[...1 lines deleted...]
-      <x:c r="H344" s="14" t="s"/>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H344" s="14" t="s">
+        <x:v>414</x:v>
+      </x:c>
       <x:c r="I344" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K344" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
-        <x:v>603945</x:v>
+        <x:v>604743</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
-      <x:c r="E345" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G345" s="0" t="s">
-        <x:v>245</x:v>
-[...2 lines deleted...]
-        <x:v>246</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K345" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M345" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
-        <x:v>609479</x:v>
+        <x:v>597503</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>373</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
-        <x:v>314</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
-        <x:v>39223</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
-      <x:c r="E346" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>186</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
-        <x:v>22675</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
-        <x:v>602341</x:v>
+        <x:v>597519</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
-        <x:v>293</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="J347" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K347" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L347" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M347" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N347" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O347" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
-        <x:v>269</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
-        <x:v>204</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
-        <x:v>597503</x:v>
+        <x:v>597531</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>542</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
-        <x:v>537</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
-        <x:v>538</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
-        <x:v>597519</x:v>
+        <x:v>597536</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C349" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D349" s="3" t="s"/>
+      <x:c r="E349" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G349" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H349" s="0" t="s">
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J349" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>543</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>337</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
-        <x:v>597531</x:v>
+        <x:v>609475</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C350" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D350" s="15" t="s"/>
-      <x:c r="E350" s="14" t="s"/>
+      <x:c r="E350" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
-        <x:v>532</x:v>
-[...1 lines deleted...]
-      <x:c r="H350" s="14" t="s"/>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H350" s="14" t="s">
+        <x:v>246</x:v>
+      </x:c>
       <x:c r="I350" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J350" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K350" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L350" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M350" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N350" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O350" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P350" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q350" s="16" t="s">
-        <x:v>533</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R350" s="14" t="s">
-        <x:v>534</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S350" s="14" t="n">
-        <x:v>597536</x:v>
+        <x:v>609583</x:v>
       </x:c>
       <x:c r="T350" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U350" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="351" spans="1:21">
       <x:c r="A351" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B351" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C351" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>39297</x:v>
       </x:c>
       <x:c r="D351" s="3" t="s"/>
       <x:c r="E351" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G351" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="H351" s="0" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I351" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J351" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K351" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L351" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M351" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N351" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24147</x:v>
       </x:c>
       <x:c r="O351" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="P351" s="0" t="s">
-        <x:v>539</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
-        <x:v>609475</x:v>
+        <x:v>609587</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s">
-        <x:v>246</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I352" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
-        <x:v>609583</x:v>
+        <x:v>607553</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
-        <x:v>434</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>39297</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="E353" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G353" s="0" t="s">
-        <x:v>245</x:v>
-[...2 lines deleted...]
-        <x:v>246</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>24147</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>544</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
-        <x:v>546</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
-        <x:v>609587</x:v>
+        <x:v>603176</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>413</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
-        <x:v>415</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
-        <x:v>607553</x:v>
+        <x:v>603183</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
-        <x:v>535</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
-        <x:v>39297</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="E355" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G355" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J355" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
-        <x:v>24147</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
-        <x:v>603176</x:v>
+        <x:v>603333</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C356" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
-        <x:v>379</x:v>
-[...1 lines deleted...]
-      <x:c r="H356" s="14" t="s"/>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H356" s="14" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="I356" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J356" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K356" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L356" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M356" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N356" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O356" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P356" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
-        <x:v>603183</x:v>
+        <x:v>600502</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C357" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="E357" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G357" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H357" s="0" t="s">
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="J357" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
-        <x:v>603333</x:v>
+        <x:v>620902</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
-        <x:v>370</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
-        <x:v>600502</x:v>
+        <x:v>631035</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
-        <x:v>422</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H359" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>424</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
-        <x:v>620902</x:v>
+        <x:v>604295</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
-        <x:v>547</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C360" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
-        <x:v>548</x:v>
-[...1 lines deleted...]
-      <x:c r="H360" s="14" t="s"/>
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="H360" s="14" t="s">
+        <x:v>461</x:v>
+      </x:c>
       <x:c r="I360" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="J360" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K360" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L360" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M360" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N360" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O360" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P360" s="14" t="s">
-        <x:v>548</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
-        <x:v>368</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
-        <x:v>631035</x:v>
+        <x:v>604316</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
-        <x:v>549</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C361" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="E361" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G361" s="0" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="J361" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
@@ -22973,2146 +22973,2145 @@
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>604012</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>39223</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
-        <x:v>461</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22675</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>604295</x:v>
+        <x:v>602341</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>37442</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
-      <x:c r="E365" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H365" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>255</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>604316</x:v>
+        <x:v>606234</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>550</x:v>
-[...1 lines deleted...]
-      <x:c r="C366" s="15" t="s"/>
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C366" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D366" s="15" t="s"/>
-      <x:c r="E366" s="14" t="s"/>
+      <x:c r="E366" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
-        <x:v>485</x:v>
-[...1 lines deleted...]
-      <x:c r="H366" s="14" t="s"/>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H366" s="14" t="s">
+        <x:v>246</x:v>
+      </x:c>
       <x:c r="I366" s="16" t="s">
-        <x:v>486</x:v>
-[...1 lines deleted...]
-      <x:c r="J366" s="14" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="J366" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="K366" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>595856</x:v>
+        <x:v>609479</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>389</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>552</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>11454</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>551</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>552</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>553</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>597506</x:v>
+        <x:v>594207</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
-        <x:v>389</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>517</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="J368" s="14" t="s"/>
       <x:c r="K368" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>597512</x:v>
+        <x:v>592893</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
-        <x:v>389</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C369" s="3" t="s"/>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>530</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>385</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>531</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>597518</x:v>
+        <x:v>592897</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>389</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>255</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>495</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>597521</x:v>
+        <x:v>592899</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>389</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>555</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>554</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>555</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>597527</x:v>
+        <x:v>592902</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C372" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D372" s="15" t="s"/>
-      <x:c r="E372" s="14" t="s"/>
+      <x:c r="E372" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K372" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>556</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>557</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>558</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>597532</x:v>
+        <x:v>605968</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C373" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D373" s="3" t="s"/>
+      <x:c r="E373" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G373" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J373" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
-        <x:v>511</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>597537</x:v>
+        <x:v>604029</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>330</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C374" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s"/>
+      <x:c r="E374" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J374" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>597539</x:v>
+        <x:v>604037</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C375" s="3" t="s"/>
       <x:c r="D375" s="3" t="s"/>
       <x:c r="G375" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>592893</x:v>
+        <x:v>592905</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C376" s="15" t="s"/>
       <x:c r="D376" s="15" t="s"/>
       <x:c r="E376" s="14" t="s"/>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s"/>
       <x:c r="K376" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>592897</x:v>
+        <x:v>592954</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C377" s="3" t="s"/>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="G377" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>24054</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>519</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>592899</x:v>
+        <x:v>592955</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C378" s="15" t="s"/>
       <x:c r="D378" s="15" t="s"/>
       <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H378" s="14" t="s"/>
       <x:c r="I378" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s"/>
       <x:c r="K378" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>492</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>592902</x:v>
+        <x:v>592967</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>289</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C379" s="3" t="s"/>
       <x:c r="D379" s="3" t="s"/>
-      <x:c r="E379" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>76</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>605968</x:v>
+        <x:v>592968</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
-      <x:c r="E380" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E380" s="14" t="s"/>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>435</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>108</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>604029</x:v>
+        <x:v>592977</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
-      <x:c r="E381" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>435</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>604037</x:v>
+        <x:v>592979</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>351</x:v>
-[...1 lines deleted...]
-      <x:c r="C382" s="15" t="s"/>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C382" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D382" s="15" t="s"/>
       <x:c r="E382" s="14" t="s"/>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>484</x:v>
-[...1 lines deleted...]
-      <x:c r="J382" s="14" t="s"/>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="J382" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K382" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
-        <x:v>24054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>592954</x:v>
+        <x:v>592980</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>351</x:v>
-[...1 lines deleted...]
-      <x:c r="C383" s="3" t="s"/>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C383" s="3" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="G383" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="J383" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>592955</x:v>
+        <x:v>592991</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="C384" s="15" t="s"/>
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C384" s="15" t="n">
+        <x:v>38401</x:v>
+      </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s"/>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>486</x:v>
-[...1 lines deleted...]
-      <x:c r="J384" s="14" t="s"/>
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="J384" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>486</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>592967</x:v>
+        <x:v>592994</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="C385" s="3" t="s"/>
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C385" s="3" t="n">
+        <x:v>39703</x:v>
+      </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="G385" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="J385" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22441</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>482</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>592968</x:v>
+        <x:v>593068</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="C386" s="15" t="s"/>
       <x:c r="D386" s="15" t="s"/>
       <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>222</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="J386" s="14" t="s"/>
       <x:c r="K386" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>592977</x:v>
+        <x:v>595105</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
       <x:c r="G387" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>592979</x:v>
+        <x:v>557473</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C388" s="15" t="s"/>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s"/>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>552</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="J388" s="14" t="s"/>
       <x:c r="K388" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>551</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>552</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>553</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>592980</x:v>
+        <x:v>592890</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C389" s="3" t="s"/>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="G389" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>350</x:v>
-[...2 lines deleted...]
-        <x:v>26</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>350</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>592991</x:v>
+        <x:v>592908</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C390" s="15" t="s"/>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s"/>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H390" s="14" t="s"/>
       <x:c r="I390" s="16" t="s">
-        <x:v>247</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="J390" s="14" t="s"/>
       <x:c r="K390" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24254</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>592994</x:v>
+        <x:v>592911</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>39703</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
       <x:c r="G391" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>22441</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>443</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>444</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>593068</x:v>
+        <x:v>592996</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>299</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C392" s="15" t="s"/>
       <x:c r="D392" s="15" t="s"/>
       <x:c r="E392" s="14" t="s"/>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="J392" s="14" t="s"/>
       <x:c r="K392" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>557473</x:v>
+        <x:v>592961</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C393" s="3" t="s"/>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="G393" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>11054</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>592961</x:v>
+        <x:v>592970</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C394" s="15" t="s"/>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s"/>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s"/>
       <x:c r="K394" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>24054</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
-        <x:v>476</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
-        <x:v>350</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>57</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>592970</x:v>
+        <x:v>595856</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>462</x:v>
-[...1 lines deleted...]
-      <x:c r="C395" s="3" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C395" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="G395" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="J395" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>11454</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>346</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
-        <x:v>486</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
-        <x:v>487</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>594207</x:v>
+        <x:v>597506</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s"/>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>541</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>269</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>204</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>592996</x:v>
+        <x:v>597512</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>480</x:v>
-[...1 lines deleted...]
-      <x:c r="C397" s="3" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C397" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D397" s="3" t="s"/>
       <x:c r="G397" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="J397" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
-        <x:v>355</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>354</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>595105</x:v>
+        <x:v>597518</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>475</x:v>
-[...1 lines deleted...]
-      <x:c r="C398" s="15" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C398" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
-        <x:v>484</x:v>
-[...1 lines deleted...]
-      <x:c r="J398" s="14" t="s"/>
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="J398" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>11054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>355</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>592890</x:v>
+        <x:v>597521</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>331</x:v>
-[...1 lines deleted...]
-      <x:c r="C399" s="3" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C399" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="J399" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>24054</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>489</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>592905</x:v>
+        <x:v>597527</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>490</x:v>
-[...1 lines deleted...]
-      <x:c r="C400" s="15" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C400" s="15" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
-        <x:v>345</x:v>
-[...1 lines deleted...]
-      <x:c r="J400" s="14" t="s"/>
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="J400" s="14" t="s">
+        <x:v>76</x:v>
+      </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>24254</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>454</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>347</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
-        <x:v>345</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>592908</x:v>
+        <x:v>597532</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>490</x:v>
-[...1 lines deleted...]
-      <x:c r="C401" s="3" t="s"/>
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C401" s="3" t="n">
+        <x:v>38878</x:v>
+      </x:c>
       <x:c r="D401" s="3" t="s"/>
       <x:c r="G401" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="J401" s="0" t="s">
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
-        <x:v>24254</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>492</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>493</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>592911</x:v>
+        <x:v>597537</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s"/>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>122</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H402" s="14" t="s"/>
       <x:c r="I402" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>122</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>606234</x:v>
+        <x:v>597539</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C403" s="3" t="s"/>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="G403" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>47</x:v>
@@ -25410,146 +25409,146 @@
       <x:c r="R408" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
         <x:v>627726</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="G409" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H409" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>570920</x:v>
+        <x:v>571628</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s"/>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="H410" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="I410" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>571628</x:v>
+        <x:v>570920</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
         <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
       <x:c r="E411" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G411" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -26386,102 +26385,98 @@
       </x:c>
       <x:c r="P425" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="Q425" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="R425" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="S425" s="0" t="n">
         <x:v>628041</x:v>
       </x:c>
       <x:c r="T425" s="4" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="U425" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="426" spans="1:21">
       <x:c r="A426" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B426" s="14" t="s">
-        <x:v>39</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C426" s="15" t="s"/>
       <x:c r="D426" s="15" t="s"/>
       <x:c r="E426" s="14" t="s"/>
       <x:c r="F426" s="14" t="s"/>
       <x:c r="G426" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="H426" s="14" t="s"/>
       <x:c r="I426" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J426" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K426" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L426" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M426" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N426" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O426" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P426" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="Q426" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="R426" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="S426" s="14" t="n">
-        <x:v>585935</x:v>
+        <x:v>626567</x:v>
       </x:c>
       <x:c r="T426" s="16" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="U426" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="427" spans="1:21">
       <x:c r="A427" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B427" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C427" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D427" s="3" t="s"/>
       <x:c r="G427" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H427" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I427" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J427" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -26491,109 +26486,113 @@
       <x:c r="L427" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M427" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N427" s="3" t="n">
         <x:v>22211</x:v>
       </x:c>
       <x:c r="O427" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P427" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q427" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R427" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S427" s="0" t="n">
         <x:v>585637</x:v>
       </x:c>
       <x:c r="T427" s="4" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="U427" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="428" spans="1:21">
       <x:c r="A428" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B428" s="14" t="s">
-        <x:v>591</x:v>
-[...1 lines deleted...]
-      <x:c r="C428" s="15" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C428" s="15" t="n">
+        <x:v>37442</x:v>
+      </x:c>
       <x:c r="D428" s="15" t="s"/>
       <x:c r="E428" s="14" t="s"/>
       <x:c r="F428" s="14" t="s"/>
       <x:c r="G428" s="14" t="s">
-        <x:v>588</x:v>
-[...1 lines deleted...]
-      <x:c r="H428" s="14" t="s"/>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H428" s="14" t="s">
+        <x:v>24</x:v>
+      </x:c>
       <x:c r="I428" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J428" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K428" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L428" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M428" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N428" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O428" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P428" s="14" t="s">
-        <x:v>592</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q428" s="16" t="s">
-        <x:v>593</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R428" s="14" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="S428" s="14" t="n">
+        <x:v>585935</x:v>
+      </x:c>
+      <x:c r="T428" s="16" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="S428" s="14" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U428" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="C429" s="3" t="s"/>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>248</x:v>
@@ -27138,121 +27137,121 @@
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C439" s="3" t="s"/>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="G439" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
         <x:v>622344</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C440" s="15" t="s"/>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="N440" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O440" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P440" s="14" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="Q440" s="16" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="R440" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S440" s="14" t="n">
         <x:v>569641</x:v>
       </x:c>
       <x:c r="T440" s="16" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="U440" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="441" spans="1:21">
       <x:c r="A441" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B441" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C441" s="3" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D441" s="3" t="s"/>
       <x:c r="G441" s="0" t="s">
         <x:v>122</x:v>
       </x:c>
@@ -28110,159 +28109,159 @@
       </x:c>
       <x:c r="P455" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
         <x:v>585934</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
         <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
-        <x:v>37442</x:v>
+        <x:v>35330</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
       <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H456" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I456" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>309</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>585636</x:v>
+        <x:v>519820</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
-        <x:v>35330</x:v>
+        <x:v>37442</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
       <x:c r="G457" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="H457" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>519820</x:v>
+        <x:v>585636</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
-        <x:v>630</x:v>
+        <x:v>626</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
         <x:v>35330</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
       <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H458" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I458" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
@@ -29206,308 +29205,314 @@
       </x:c>
       <x:c r="P475" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
         <x:v>623415</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>664</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C476" s="15" t="s"/>
       <x:c r="D476" s="15" t="s"/>
       <x:c r="E476" s="14" t="s"/>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>665</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="H476" s="14" t="s"/>
       <x:c r="I476" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>665</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>667</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>668</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>599739</x:v>
+        <x:v>606809</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
-        <x:v>669</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C477" s="3" t="s"/>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="G477" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="H477" s="0" t="s">
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I477" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J477" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K477" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L477" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M477" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N477" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O477" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P477" s="0" t="s">
-        <x:v>651</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="Q477" s="4" t="s">
-        <x:v>291</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R477" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S477" s="0" t="n">
-        <x:v>606809</x:v>
+        <x:v>613259</x:v>
       </x:c>
       <x:c r="T477" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U477" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="478" spans="1:21">
       <x:c r="A478" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B478" s="14" t="s">
-        <x:v>566</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="C478" s="15" t="s"/>
       <x:c r="D478" s="15" t="s"/>
       <x:c r="E478" s="14" t="s"/>
       <x:c r="F478" s="14" t="s"/>
       <x:c r="G478" s="14" t="s">
-        <x:v>670</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="H478" s="14" t="s"/>
       <x:c r="I478" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="J478" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K478" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L478" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M478" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N478" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O478" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P478" s="14" t="s">
-        <x:v>670</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="Q478" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="R478" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="S478" s="14" t="n">
-        <x:v>613259</x:v>
+        <x:v>609324</x:v>
       </x:c>
       <x:c r="T478" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U478" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="479" spans="1:21">
       <x:c r="A479" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B479" s="0" t="s">
-        <x:v>650</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C479" s="3" t="s"/>
       <x:c r="D479" s="3" t="s"/>
       <x:c r="G479" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="H479" s="0" t="s">
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I479" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="J479" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K479" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L479" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M479" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N479" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O479" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P479" s="0" t="s">
-        <x:v>640</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="Q479" s="4" t="s">
-        <x:v>641</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="R479" s="0" t="s">
-        <x:v>642</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="S479" s="0" t="n">
-        <x:v>609324</x:v>
+        <x:v>599739</x:v>
       </x:c>
       <x:c r="T479" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U479" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="480" spans="1:21">
       <x:c r="A480" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B480" s="14" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C480" s="15" t="s"/>
       <x:c r="D480" s="15" t="s"/>
       <x:c r="E480" s="14" t="s"/>
       <x:c r="F480" s="14" t="s"/>
       <x:c r="G480" s="14" t="s">
-        <x:v>139</x:v>
-[...1 lines deleted...]
-      <x:c r="H480" s="14" t="s"/>
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="H480" s="14" t="s">
+        <x:v>637</x:v>
+      </x:c>
       <x:c r="I480" s="16" t="s">
-        <x:v>140</x:v>
-[...1 lines deleted...]
-      <x:c r="J480" s="14" t="s"/>
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="J480" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K480" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L480" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M480" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N480" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O480" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="P480" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="Q480" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="R480" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="S480" s="14" t="n">
-        <x:v>627735</x:v>
+        <x:v>554710</x:v>
       </x:c>
       <x:c r="T480" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U480" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="C481" s="3" t="s"/>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>47</x:v>
@@ -29636,314 +29641,310 @@
       </x:c>
       <x:c r="P483" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q483" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R483" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S483" s="0" t="n">
         <x:v>623407</x:v>
       </x:c>
       <x:c r="T483" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U483" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="484" spans="1:21">
       <x:c r="A484" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B484" s="14" t="s">
-        <x:v>631</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C484" s="15" t="s"/>
       <x:c r="D484" s="15" t="s"/>
       <x:c r="E484" s="14" t="s"/>
       <x:c r="F484" s="14" t="s"/>
       <x:c r="G484" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H484" s="14" t="s"/>
       <x:c r="I484" s="16" t="s">
-        <x:v>153</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="J484" s="14" t="s"/>
       <x:c r="K484" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L484" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M484" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N484" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O484" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P484" s="14" t="s">
-        <x:v>632</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q484" s="16" t="s">
-        <x:v>153</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="R484" s="14" t="s">
-        <x:v>634</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="S484" s="14" t="n">
-        <x:v>623409</x:v>
+        <x:v>627735</x:v>
       </x:c>
       <x:c r="T484" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U484" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="485" spans="1:21">
       <x:c r="A485" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B485" s="0" t="s">
-        <x:v>566</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C485" s="3" t="s"/>
       <x:c r="D485" s="3" t="s"/>
       <x:c r="G485" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I485" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="J485" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K485" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L485" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M485" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N485" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O485" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P485" s="0" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="Q485" s="4" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="R485" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="S485" s="0" t="n">
-        <x:v>623413</x:v>
+        <x:v>623409</x:v>
       </x:c>
       <x:c r="T485" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U485" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="486" spans="1:21">
       <x:c r="A486" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B486" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C486" s="15" t="s"/>
       <x:c r="D486" s="15" t="s"/>
       <x:c r="E486" s="14" t="s"/>
       <x:c r="F486" s="14" t="s"/>
       <x:c r="G486" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H486" s="14" t="s"/>
       <x:c r="I486" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J486" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K486" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L486" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M486" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N486" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O486" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P486" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="Q486" s="16" t="s">
-        <x:v>391</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R486" s="14" t="s">
-        <x:v>676</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S486" s="14" t="n">
-        <x:v>617759</x:v>
+        <x:v>623413</x:v>
       </x:c>
       <x:c r="T486" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U486" s="16" t="s">
-        <x:v>652</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="487" spans="1:21">
       <x:c r="A487" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B487" s="0" t="s">
-        <x:v>607</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C487" s="3" t="s"/>
       <x:c r="D487" s="3" t="s"/>
       <x:c r="G487" s="0" t="s">
-        <x:v>677</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I487" s="4" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="J487" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K487" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L487" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M487" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N487" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O487" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P487" s="0" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="Q487" s="4" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="R487" s="0" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="Q487" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S487" s="0" t="n">
-        <x:v>565304</x:v>
+        <x:v>617759</x:v>
       </x:c>
       <x:c r="T487" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U487" s="4" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
     </x:row>
     <x:row r="488" spans="1:21">
       <x:c r="A488" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B488" s="14" t="s">
-        <x:v>678</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C488" s="15" t="s"/>
       <x:c r="D488" s="15" t="s"/>
       <x:c r="E488" s="14" t="s"/>
       <x:c r="F488" s="14" t="s"/>
       <x:c r="G488" s="14" t="s">
-        <x:v>636</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="H488" s="14" t="s"/>
       <x:c r="I488" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="J488" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K488" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L488" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M488" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="N488" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O488" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P488" s="14" t="s">
-        <x:v>636</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="Q488" s="16" t="s">
-        <x:v>638</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R488" s="14" t="s">
-        <x:v>639</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S488" s="14" t="n">
-        <x:v>554710</x:v>
+        <x:v>565304</x:v>
       </x:c>
       <x:c r="T488" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U488" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="489" spans="1:21">
       <x:c r="A489" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B489" s="0" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C489" s="3" t="s"/>
       <x:c r="D489" s="3" t="s"/>
       <x:c r="G489" s="0" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I489" s="4" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="J489" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K489" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L489" s="0" t="s">
         <x:v>248</x:v>
@@ -30184,141 +30185,141 @@
       </x:c>
       <x:c r="P493" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q493" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R493" s="0" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="S493" s="0" t="n">
         <x:v>579672</x:v>
       </x:c>
       <x:c r="T493" s="4" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="U493" s="4" t="s">
         <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="494" spans="1:21">
       <x:c r="A494" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B494" s="14" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C494" s="15" t="s"/>
       <x:c r="D494" s="15" t="s"/>
       <x:c r="E494" s="14" t="s"/>
       <x:c r="F494" s="14" t="s"/>
       <x:c r="G494" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H494" s="14" t="s"/>
       <x:c r="I494" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J494" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K494" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L494" s="14" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M494" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N494" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O494" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P494" s="14" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="Q494" s="16" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R494" s="14" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="S494" s="14" t="n">
         <x:v>601095</x:v>
       </x:c>
       <x:c r="T494" s="16" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="U494" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="495" spans="1:21">
       <x:c r="A495" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B495" s="0" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C495" s="3" t="s"/>
       <x:c r="D495" s="3" t="s"/>
       <x:c r="G495" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I495" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="J495" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K495" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L495" s="0" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="M495" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N495" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O495" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="P495" s="0" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="Q495" s="4" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="R495" s="0" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="S495" s="0" t="n">
         <x:v>601091</x:v>
       </x:c>
       <x:c r="T495" s="4" t="s">
         <x:v>685</x:v>
       </x:c>
       <x:c r="U495" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="496" spans="1:21">
       <x:c r="A496" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B496" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C496" s="15" t="n">
         <x:v>37442</x:v>
       </x:c>
       <x:c r="D496" s="15" t="s"/>
       <x:c r="E496" s="14" t="s">
         <x:v>210</x:v>
       </x:c>
@@ -32200,178 +32201,179 @@
       <x:c r="H528" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I528" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K528" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
         <x:v>556785</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H529" s="0" t="s">
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K529" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L529" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M529" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N529" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O529" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P529" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q529" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="R529" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="S529" s="0" t="n">
-        <x:v>547544</x:v>
+        <x:v>550198</x:v>
       </x:c>
       <x:c r="T529" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U529" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="530" spans="1:21">
       <x:c r="A530" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B530" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C530" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D530" s="15" t="s"/>
       <x:c r="E530" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F530" s="14" t="s"/>
       <x:c r="G530" s="14" t="s">
-        <x:v>381</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H530" s="14" t="s"/>
       <x:c r="I530" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J530" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K530" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L530" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M530" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N530" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O530" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P530" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q530" s="16" t="s">
-        <x:v>385</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R530" s="14" t="s">
-        <x:v>386</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S530" s="14" t="n">
-        <x:v>550198</x:v>
+        <x:v>547544</x:v>
       </x:c>
       <x:c r="T530" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U530" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="E531" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G531" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
@@ -32439,51 +32441,51 @@
       <x:c r="H532" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I532" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
         <x:v>556784</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
@@ -32519,275 +32521,275 @@
       </x:c>
       <x:c r="O533" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P533" s="0" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="Q533" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R533" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="S533" s="0" t="n">
         <x:v>556822</x:v>
       </x:c>
       <x:c r="T533" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U533" s="4" t="s">
         <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="534" spans="1:21">
       <x:c r="A534" s="13" t="s">
-        <x:v>243</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B534" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C534" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D534" s="15" t="s"/>
-      <x:c r="E534" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E534" s="14" t="s"/>
       <x:c r="F534" s="14" t="s"/>
       <x:c r="G534" s="14" t="s">
-        <x:v>370</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H534" s="14" t="s"/>
       <x:c r="I534" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J534" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K534" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L534" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M534" s="14" t="s">
-        <x:v>528</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N534" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O534" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P534" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q534" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R534" s="14" t="s">
-        <x:v>529</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S534" s="14" t="n">
-        <x:v>547067</x:v>
+        <x:v>557470</x:v>
       </x:c>
       <x:c r="T534" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U534" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="535" spans="1:21">
       <x:c r="A535" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B535" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C535" s="3" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D535" s="3" t="s"/>
-      <x:c r="E535" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G535" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I535" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J535" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K535" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L535" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M535" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N535" s="3" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O535" s="0" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P535" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="Q535" s="4" t="s">
-        <x:v>450</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R535" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S535" s="0" t="n">
-        <x:v>548296</x:v>
+        <x:v>557474</x:v>
       </x:c>
       <x:c r="T535" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U535" s="4" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="536" spans="1:21">
       <x:c r="A536" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B536" s="14" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C536" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D536" s="15" t="s"/>
-      <x:c r="E536" s="14" t="s"/>
+      <x:c r="E536" s="14" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="F536" s="14" t="s"/>
       <x:c r="G536" s="14" t="s">
-        <x:v>302</x:v>
-[...1 lines deleted...]
-      <x:c r="H536" s="14" t="s"/>
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H536" s="14" t="s">
+        <x:v>371</x:v>
+      </x:c>
       <x:c r="I536" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J536" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K536" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L536" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M536" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="N536" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O536" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P536" s="14" t="s">
-        <x:v>302</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="Q536" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R536" s="14" t="s">
-        <x:v>342</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="S536" s="14" t="n">
-        <x:v>557470</x:v>
+        <x:v>547067</x:v>
       </x:c>
       <x:c r="T536" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U536" s="16" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="537" spans="1:21">
       <x:c r="A537" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="B537" s="0" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C537" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D537" s="3" t="s"/>
+      <x:c r="E537" s="0" t="s">
+        <x:v>87</x:v>
+      </x:c>
       <x:c r="G537" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I537" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J537" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K537" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="L537" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M537" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
-        <x:v>557474</x:v>
+        <x:v>548296</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H538" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I538" s="16" t="s">
         <x:v>269</x:v>
@@ -33062,440 +33064,440 @@
       <x:c r="S542" s="14" t="n">
         <x:v>548269</x:v>
       </x:c>
       <x:c r="T542" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U542" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="543" spans="1:21">
       <x:c r="A543" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B543" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C543" s="3" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D543" s="3" t="s"/>
       <x:c r="E543" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G543" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H543" s="0" t="s">
+        <x:v>246</x:v>
       </x:c>
       <x:c r="I543" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="J543" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K543" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L543" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M543" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N543" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O543" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P543" s="0" t="s">
-        <x:v>527</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="Q543" s="4" t="s">
-        <x:v>409</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R543" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="S543" s="0" t="n">
-        <x:v>547598</x:v>
+        <x:v>556826</x:v>
       </x:c>
       <x:c r="T543" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U543" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="544" spans="1:21">
       <x:c r="A544" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B544" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C544" s="15" t="n">
-        <x:v>38401</x:v>
+        <x:v>38878</x:v>
       </x:c>
       <x:c r="D544" s="15" t="s"/>
       <x:c r="E544" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F544" s="14" t="s"/>
       <x:c r="G544" s="14" t="s">
-        <x:v>302</x:v>
-[...1 lines deleted...]
-      <x:c r="H544" s="14" t="s"/>
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H544" s="14" t="s">
+        <x:v>382</x:v>
+      </x:c>
       <x:c r="I544" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="J544" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K544" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L544" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M544" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N544" s="15" t="n">
-        <x:v>24066</x:v>
+        <x:v>22499</x:v>
       </x:c>
       <x:c r="O544" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="P544" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q544" s="16" t="s">
-        <x:v>452</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R544" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="S544" s="14" t="n">
-        <x:v>547599</x:v>
+        <x:v>550200</x:v>
       </x:c>
       <x:c r="T544" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U544" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="545" spans="1:21">
       <x:c r="A545" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B545" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C545" s="3" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D545" s="3" t="s"/>
       <x:c r="E545" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G545" s="0" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H545" s="0" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I545" s="4" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="J545" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K545" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L545" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M545" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N545" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O545" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P545" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
-        <x:v>550200</x:v>
+        <x:v>550203</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
-        <x:v>273</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>289</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C546" s="15" t="n">
-        <x:v>38878</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
-        <x:v>381</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H546" s="14" t="s"/>
       <x:c r="I546" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K546" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
-        <x:v>22499</x:v>
+        <x:v>24066</x:v>
       </x:c>
       <x:c r="O546" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="P546" s="14" t="s">
-        <x:v>381</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="Q546" s="16" t="s">
-        <x:v>383</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="R546" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S546" s="14" t="n">
-        <x:v>550203</x:v>
+        <x:v>548320</x:v>
       </x:c>
       <x:c r="T546" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U546" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="547" spans="1:21">
       <x:c r="A547" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B547" s="0" t="s">
-        <x:v>412</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C547" s="3" t="n">
-        <x:v>38401</x:v>
+        <x:v>38880</x:v>
       </x:c>
       <x:c r="D547" s="3" t="s"/>
       <x:c r="E547" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G547" s="0" t="s">
-        <x:v>245</x:v>
-[...2 lines deleted...]
-        <x:v>246</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I547" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J547" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K547" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L547" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="M547" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N547" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O547" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P547" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q547" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="R547" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="S547" s="0" t="n">
-        <x:v>556826</x:v>
+        <x:v>548397</x:v>
       </x:c>
       <x:c r="T547" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U547" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="548" spans="1:21">
       <x:c r="A548" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B548" s="14" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C548" s="15" t="n">
         <x:v>38401</x:v>
       </x:c>
       <x:c r="D548" s="15" t="s"/>
       <x:c r="E548" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F548" s="14" t="s"/>
       <x:c r="G548" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H548" s="14" t="s"/>
       <x:c r="I548" s="16" t="s">
-        <x:v>56</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J548" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K548" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L548" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M548" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N548" s="15" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O548" s="14" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P548" s="14" t="s">
-        <x:v>449</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="Q548" s="16" t="s">
-        <x:v>450</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="R548" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="S548" s="14" t="n">
-        <x:v>548320</x:v>
+        <x:v>547598</x:v>
       </x:c>
       <x:c r="T548" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U548" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="549" spans="1:21">
       <x:c r="A549" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B549" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C549" s="3" t="n">
-        <x:v>38880</x:v>
+        <x:v>38401</x:v>
       </x:c>
       <x:c r="D549" s="3" t="s"/>
       <x:c r="E549" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="G549" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I549" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J549" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K549" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L549" s="0" t="s">
-        <x:v>248</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M549" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N549" s="3" t="n">
         <x:v>24066</x:v>
       </x:c>
       <x:c r="O549" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="P549" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q549" s="4" t="s">
-        <x:v>56</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="R549" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S549" s="0" t="n">
-        <x:v>548397</x:v>
+        <x:v>547599</x:v>
       </x:c>
       <x:c r="T549" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
       <x:c r="U549" s="4" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="550" spans="1:21">
       <x:c r="A550" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B550" s="14" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C550" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D550" s="15" t="s"/>
       <x:c r="E550" s="14" t="s"/>
       <x:c r="F550" s="14" t="s"/>
       <x:c r="G550" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H550" s="14" t="s">
@@ -34039,51 +34041,51 @@
       <x:c r="M559" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N559" s="3" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O559" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P559" s="0" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="Q559" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="R559" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="S559" s="0" t="n">
         <x:v>503476</x:v>
       </x:c>
       <x:c r="T559" s="4" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="U559" s="4" t="s">
-        <x:v>549</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="560" spans="1:21">
       <x:c r="A560" s="13" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="B560" s="14" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="C560" s="15" t="n">
         <x:v>38878</x:v>
       </x:c>
       <x:c r="D560" s="15" t="s"/>
       <x:c r="E560" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F560" s="14" t="s"/>
       <x:c r="G560" s="14" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="H560" s="14" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="I560" s="16" t="s">
         <x:v>269</x:v>
@@ -34566,51 +34568,51 @@
       <x:c r="H568" s="14" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="I568" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="J568" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="K568" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="L568" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M568" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N568" s="15" t="n">
         <x:v>22499</x:v>
       </x:c>
       <x:c r="O568" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="P568" s="14" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="Q568" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="R568" s="14" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="S568" s="14" t="n">
         <x:v>541503</x:v>
       </x:c>
       <x:c r="T568" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U568" s="16" t="s">
         <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="569" spans="1:21">
       <x:c r="A569" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B569" s="0" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="C569" s="3" t="s"/>