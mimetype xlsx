--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -251,95 +251,95 @@
   <x:si>
     <x:t>07/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Etude des nouveaux parfums de l'année</x:t>
   </x:si>
   <x:si>
     <x:t>Cinquième Sens</x:t>
   </x:si>
   <x:si>
     <x:t>60113</x:t>
   </x:si>
   <x:si>
     <x:t>Parfumerie</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Service Formation Professionnelle For'Pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>05/28/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix Marseille Université</x:t>
-[...14 lines deleted...]
-    <x:t>05/28/2027 00:00:00</x:t>
+    <x:t>DAEU diplôme d'accès aux études universitaires option A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA GARDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option A - Pro</x:t>
   </x:si>
   <x:si>
-    <x:t>LA GARDE</x:t>
-[...5 lines deleted...]
-    <x:t>DAEU diplôme d'accès aux études universitaires option A</x:t>
+    <x:t>DAEU diplôme d'accès aux études universitaires option B - Pro</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option B</x:t>
   </x:si>
   <x:si>
-    <x:t>10/07/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Neven Education</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2027 00:00:00</x:t>
@@ -422,50 +422,77 @@
   <x:si>
     <x:t>CCIV</x:t>
   </x:si>
   <x:si>
     <x:t>Manutention</x:t>
   </x:si>
   <x:si>
     <x:t>Académie Vaucluse Provence Industries</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie de Nice Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>CCI</x:t>
   </x:si>
   <x:si>
     <x:t>06000</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>PERTUIS</x:t>
   </x:si>
   <x:si>
+    <x:t>Cma Formation Saint Laurent du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inova Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Comité Interprofessionnel d'Apprentissage Corot</x:t>
   </x:si>
   <x:si>
     <x:t>CIA</x:t>
   </x:si>
   <x:si>
     <x:t>13333</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>Vip and Co</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>mastère spé. ingénierie du sport - interaction homme matériel environnement</x:t>
   </x:si>
   <x:si>
     <x:t>Aix-Marseille Université</x:t>
@@ -482,116 +509,89 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DAEU diplôme d'accès aux études universitaires option A (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formasup Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13001</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2027 00:00:00</x:t>
-[...23 lines deleted...]
-    <x:t>13500</x:t>
+    <x:t>Cma Formation Le Beausset</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LE BEAUSSET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cma Formation Les Arcs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LES ARCS</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Muse</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>France Langues Communication - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>FLC FORMATION</x:t>
   </x:si>
   <x:si>
     <x:t>06160</x:t>
   </x:si>
   <x:si>
     <x:t>VILLENEUVE-LOUBET</x:t>
   </x:si>
   <x:si>
-    <x:t>Cma Formation Le Beausset</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESCCOM </x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Cannes (Carnot)</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>CANNES</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Supérieure de Commerce et de Communication - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel employé commercial (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Vénus Consulting</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
@@ -728,81 +728,81 @@
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Initiative Formation Appui Pédagogie Emploi</x:t>
   </x:si>
   <x:si>
     <x:t>IFAPE</x:t>
   </x:si>
   <x:si>
     <x:t>83140</x:t>
   </x:si>
   <x:si>
     <x:t>SIX-FOURS-LES-PLAGES</x:t>
   </x:si>
   <x:si>
+    <x:t>Gms Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-12e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H et C Conseil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>H et C Conseil - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>Groupe B2C Formation - Synergy School</x:t>
   </x:si>
   <x:si>
     <x:t>06800</x:t>
   </x:si>
   <x:si>
     <x:t>Formation Centre Delta-Infini</x:t>
   </x:si>
   <x:si>
     <x:t>13300</x:t>
   </x:si>
   <x:si>
     <x:t>SALON-DE-PROVENCE</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>H et C Conseil - Antenne Nice</x:t>
   </x:si>
   <x:si>
     <x:t>11/17/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Employé de vente polyvalent en magasin (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
@@ -1767,507 +1767,507 @@
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>629937</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>628394</x:v>
+        <x:v>633811</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s"/>
       <x:c r="F10" s="14" t="s"/>
       <x:c r="G10" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I10" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J10" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K10" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L10" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M10" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N10" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O10" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P10" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q10" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R10" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S10" s="14" t="n">
-        <x:v>633812</x:v>
+        <x:v>628394</x:v>
       </x:c>
       <x:c r="T10" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U10" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:21">
       <x:c r="A11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B11" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C11" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D11" s="3" t="s"/>
       <x:c r="G11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H11" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J11" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K11" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L11" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M11" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N11" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O11" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P11" s="0" t="s">
-        <x:v>23</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q11" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R11" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S11" s="0" t="n">
-        <x:v>628390</x:v>
+        <x:v>633812</x:v>
       </x:c>
       <x:c r="T11" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U11" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:21">
       <x:c r="A12" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B12" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C12" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D12" s="15" t="s"/>
       <x:c r="E12" s="14" t="s"/>
       <x:c r="F12" s="14" t="s"/>
       <x:c r="G12" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="H12" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I12" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>633811</x:v>
+        <x:v>628390</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R13" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S13" s="0" t="n">
-        <x:v>628392</x:v>
+        <x:v>628389</x:v>
       </x:c>
       <x:c r="T13" s="4" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U13" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s"/>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>628389</x:v>
+        <x:v>628392</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R15" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>628393</x:v>
+        <x:v>628397</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>628397</x:v>
+        <x:v>628393</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
@@ -2345,51 +2345,51 @@
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>624660</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>15041</x:v>
@@ -2399,51 +2399,51 @@
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
         <x:v>623252</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>71</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>51</x:v>
@@ -2821,794 +2821,794 @@
       <x:c r="S26" s="14" t="n">
         <x:v>602346</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
       <x:c r="E27" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>119</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="R27" s="0" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="R27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>599333</x:v>
+        <x:v>625882</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>38636</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>121</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>100</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>21589</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="Q28" s="16" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="Q28" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>69</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>605450</x:v>
+        <x:v>604254</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B29" s="0" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C29" s="3" t="n">
+        <x:v>37099</x:v>
+      </x:c>
+      <x:c r="D29" s="3" t="s"/>
+      <x:c r="E29" s="0" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="G29" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="B29" s="0" t="s">
+      <x:c r="I29" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="C29" s="3" t="s"/>
-[...5 lines deleted...]
-        <x:v>126</x:v>
+      <x:c r="J29" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
-        <x:v>15447</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>597160</x:v>
+        <x:v>601492</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>77</x:v>
+      </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>45</x:v>
-[...1 lines deleted...]
-      <x:c r="H30" s="14" t="s"/>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s">
+        <x:v>127</x:v>
+      </x:c>
       <x:c r="I30" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>638150</x:v>
+        <x:v>599333</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>130</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>40181</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>132</x:v>
-[...2 lines deleted...]
-        <x:v>133</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>15041</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>630658</x:v>
+        <x:v>605450</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
-        <x:v>75</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>76</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
-      <x:c r="E32" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>101</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>15447</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="Q32" s="16" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="Q32" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>625882</x:v>
+        <x:v>597160</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
-        <x:v>38636</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
-      <x:c r="E33" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
-        <x:v>21589</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>142</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>604254</x:v>
+        <x:v>638150</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>40181</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>144</x:v>
-[...1 lines deleted...]
-      <x:c r="H34" s="14" t="s"/>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H34" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>15041</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>601492</x:v>
+        <x:v>630658</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>137</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
-        <x:v>37099</x:v>
+        <x:v>38636</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="H35" s="0" t="s">
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
-        <x:v>31734</x:v>
+        <x:v>21589</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="Q35" s="4" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>607445</x:v>
+        <x:v>604113</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>38636</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>21589</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="R36" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="R36" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>603093</x:v>
+        <x:v>604828</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
-        <x:v>38636</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
-        <x:v>99</x:v>
-[...2 lines deleted...]
-        <x:v>100</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
-        <x:v>21589</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>604113</x:v>
+        <x:v>605451</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
-        <x:v>38636</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>99</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>21589</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>604828</x:v>
+        <x:v>607445</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>605451</x:v>
+        <x:v>603093</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>114</x:v>
@@ -3625,51 +3625,51 @@
       <x:c r="M40" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>608502</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
@@ -3685,96 +3685,96 @@
       <x:c r="M41" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>608503</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>636920</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
@@ -3853,51 +3853,51 @@
       <x:c r="M44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>624659</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>60</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>29</x:v>
@@ -4025,254 +4025,254 @@
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>626445</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>616124</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>616125</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I50" s="16" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>621350</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40181</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="I51" s="4" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>15041</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>621349</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
@@ -5252,244 +5252,244 @@
         <x:v>76</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="E69" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G69" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>611171</x:v>
+        <x:v>601531</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
-        <x:v>38525</x:v>
+        <x:v>37099</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s"/>
       <x:c r="I70" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="K70" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>34566</x:v>
+        <x:v>31734</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>602412</x:v>
+        <x:v>602039</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C71" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="E71" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G71" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="J71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>601531</x:v>
+        <x:v>611171</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
-        <x:v>37099</x:v>
+        <x:v>38525</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s"/>
       <x:c r="I72" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K72" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>31734</x:v>
+        <x:v>34566</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="Q72" s="16" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="R72" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="Q72" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>602039</x:v>
+        <x:v>602412</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>215</x:v>
       </x:c>
@@ -5641,79 +5641,79 @@
         <x:v>588282</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>145</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>544978</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
         <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
@@ -5936,191 +5936,191 @@
       <x:c r="S80" s="14" t="n">
         <x:v>555926</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>564253</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
         <x:v>587436</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37099</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>31734</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>564252</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">