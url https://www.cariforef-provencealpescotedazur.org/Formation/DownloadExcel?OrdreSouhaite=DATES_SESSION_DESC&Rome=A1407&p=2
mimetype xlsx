--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -527,156 +527,156 @@
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture spécialisation volailles (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées</x:t>
   </x:si>
   <x:si>
     <x:t>FM</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>Formation et Métier - Cfa Régional Formations Adaptées - UFA Argimsa Sessad</x:t>
   </x:si>
   <x:si>
     <x:t>83340</x:t>
   </x:si>
   <x:si>
     <x:t>LE CANNET-DES-MAURES</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>BTSA métiers de l'élevage : développement, production, conseil</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée agricole Carmejane - Maurice Plantier</x:t>
   </x:si>
   <x:si>
+    <x:t>Bac + 2</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lycée de Digne Carmejane</x:t>
   </x:si>
   <x:si>
     <x:t>CARMEJANE-LE CHAFFAUT</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Agricampus Hautes-Alpes </x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Agricampus</x:t>
   </x:si>
   <x:si>
     <x:t>83408</x:t>
   </x:si>
   <x:si>
     <x:t>HYERES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Thiers</x:t>
   </x:si>
   <x:si>
     <x:t>13232</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 01</x:t>
   </x:si>
   <x:si>
+    <x:t>Certificat de spécialisation production, transformation et commercialisation des produits fermiers (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente produit fermier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire biologie, chimie, physique et sciences de la Terre (BCPST), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Géophysique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADFPA 05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP agricole métiers de l'agriculture spécialisation polyculture (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akteap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Privé Provence Verte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-MAXIMIN-LA-SAINTE-BAUME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP agricole métiers de l'agriculture spécialisation élevage (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Afasec</x:t>
   </x:si>
   <x:si>
     <x:t>60500</x:t>
   </x:si>
   <x:si>
     <x:t>Afasec - Antenne Cabriès - CFA Régional des Métiers Hippiques</x:t>
   </x:si>
   <x:si>
     <x:t>13822</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES</x:t>
   </x:si>
   <x:si>
     <x:t>07/04/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Aix Valabre - Antenne Marseille</x:t>
   </x:si>
   <x:si>
-    <x:t>CAP agricole métiers de l'agriculture spécialisation polyculture (Apprentissage)</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Campus Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Provence Verte</x:t>
   </x:si>
   <x:si>
     <x:t>84600</x:t>
   </x:si>
   <x:si>
     <x:t>RICHERENCHES</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>Géophysique</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale La Denoves</x:t>
   </x:si>
   <x:si>
     <x:t>CAP agricole métiers de l'agriculture option grandes cultures (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>BTSA métiers de l'élevage : développement, production, conseil (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Maison Familiale et Rurale de Haut Vaucluse</x:t>
   </x:si>
   <x:si>
     <x:t>AFASEC Académie de Cabriès</x:t>
   </x:si>
   <x:si>
     <x:t>AFASEC</x:t>
   </x:si>
   <x:si>
     <x:t>CABRIES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Centre de formation Professionnelle et de Promotion Agricole Saint Rémy de Provence</x:t>
   </x:si>
@@ -3033,1583 +3033,1582 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>605790</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>39685</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>21056</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>596654</x:v>
+        <x:v>592186</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K32" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
-        <x:v>122</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>596655</x:v>
+        <x:v>596654</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>21052</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>596660</x:v>
+        <x:v>596655</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>595400</x:v>
+        <x:v>596660</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>595401</x:v>
+        <x:v>595400</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>109</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>111</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>595404</x:v>
+        <x:v>595401</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>595399</x:v>
+        <x:v>595404</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>125</x:v>
-[...1 lines deleted...]
-      <x:c r="C38" s="15" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C38" s="15" t="n">
+        <x:v>40523</x:v>
+      </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s"/>
       <x:c r="I38" s="16" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="J38" s="14" t="s"/>
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="J38" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
-        <x:v>12046</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
-        <x:v>128</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
-        <x:v>160</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>595476</x:v>
+        <x:v>595399</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
-      <x:c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G39" s="0" t="s">
-        <x:v>139</x:v>
-[...2 lines deleted...]
-        <x:v>88</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>15479</x:v>
+        <x:v>12046</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>607243</x:v>
+        <x:v>595476</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
-        <x:v>38076</x:v>
+        <x:v>39667</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
-        <x:v>162</x:v>
-[...1 lines deleted...]
-      <x:c r="H40" s="14" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H40" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="I40" s="16" t="s">
-        <x:v>163</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>15479</x:v>
+        <x:v>21083</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>603111</x:v>
+        <x:v>605911</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>130</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
-      <x:c r="E41" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G41" s="0" t="s">
-        <x:v>96</x:v>
-[...2 lines deleted...]
-        <x:v>97</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
-        <x:v>98</x:v>
-[...2 lines deleted...]
-        <x:v>35</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>15479</x:v>
+        <x:v>12233</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>605791</x:v>
+        <x:v>592948</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
-        <x:v>94</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
-        <x:v>98</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>12233</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>605820</x:v>
+        <x:v>592949</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>605821</x:v>
+        <x:v>637541</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>611631</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>611632</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>39667</x:v>
+        <x:v>38076</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H46" s="14" t="s"/>
       <x:c r="I46" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>21083</x:v>
+        <x:v>15479</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>605911</x:v>
+        <x:v>603111</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
-        <x:v>39685</x:v>
+        <x:v>38076</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
+      <x:c r="E47" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G47" s="0" t="s">
-        <x:v>152</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H47" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
-        <x:v>21056</x:v>
+        <x:v>15479</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>592186</x:v>
+        <x:v>605791</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>605886</x:v>
+        <x:v>605820</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="E49" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G49" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>605890</x:v>
+        <x:v>605821</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>121</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
-        <x:v>38316</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
-      <x:c r="E50" s="14" t="s"/>
+      <x:c r="E50" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>180</x:v>
-[...1 lines deleted...]
-      <x:c r="H50" s="14" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
-        <x:v>21052</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
-        <x:v>91</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>181</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>173</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>596658</x:v>
+        <x:v>605886</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
+      <x:c r="E51" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G51" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>109</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>182</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>595402</x:v>
+        <x:v>605890</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>89</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>92</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>595405</x:v>
+        <x:v>596658</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
-        <x:v>38093</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
-        <x:v>63</x:v>
-[...2 lines deleted...]
-        <x:v>184</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>63</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
-        <x:v>637541</x:v>
+        <x:v>595402</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>186</x:v>
-[...1 lines deleted...]
-      <x:c r="C54" s="15" t="s"/>
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="C54" s="15" t="n">
+        <x:v>40523</x:v>
+      </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
-        <x:v>127</x:v>
-[...1 lines deleted...]
-      <x:c r="J54" s="14" t="s"/>
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="J54" s="14" t="s">
+        <x:v>106</x:v>
+      </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
-        <x:v>12233</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>129</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
-        <x:v>592948</x:v>
+        <x:v>595405</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>186</x:v>
-[...1 lines deleted...]
-      <x:c r="C55" s="3" t="s"/>
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C55" s="3" t="n">
+        <x:v>38076</x:v>
+      </x:c>
       <x:c r="D55" s="3" t="s"/>
+      <x:c r="E55" s="0" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="G55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="J55" s="0" t="s">
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
-        <x:v>12233</x:v>
+        <x:v>15479</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
-        <x:v>160</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
-        <x:v>592949</x:v>
+        <x:v>607243</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>38076</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>15479</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>120</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>605793</x:v>
+        <x:v>605885</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="E57" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G57" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>605885</x:v>
+        <x:v>599720</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
         <x:v>105</x:v>
@@ -4620,452 +4619,452 @@
       <x:c r="K58" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>599720</x:v>
+        <x:v>599721</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>143</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="E59" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>599721</x:v>
+        <x:v>609362</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>39685</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21056</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>609362</x:v>
+        <x:v>615035</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>39685</x:v>
+        <x:v>38076</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="E61" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>21056</x:v>
+        <x:v>15479</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>122</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>615035</x:v>
+        <x:v>605793</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
-      <x:c r="E62" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>605892</x:v>
+        <x:v>596659</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>38076</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>15479</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>596659</x:v>
+        <x:v>596662</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
-        <x:v>103</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
-        <x:v>38076</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
-      <x:c r="E64" s="14" t="s"/>
+      <x:c r="E64" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>192</x:v>
-[...1 lines deleted...]
-      <x:c r="H64" s="14" t="s"/>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H64" s="14" t="s">
+        <x:v>97</x:v>
+      </x:c>
       <x:c r="I64" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
-        <x:v>15479</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>194</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>596662</x:v>
+        <x:v>605892</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>39667</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>21083</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>605872</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
@@ -5398,57 +5397,57 @@
       <x:c r="K71" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>615318</x:v>
+        <x:v>615326</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C72" s="15" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H72" s="14" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="I72" s="16" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s">
@@ -5457,57 +5456,57 @@
       <x:c r="K72" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
         <x:v>12598</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>615326</x:v>
+        <x:v>615318</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="C73" s="3" t="n">
         <x:v>38093</x:v>
       </x:c>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="E73" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F73" s="0" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="G73" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H73" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -5841,882 +5840,884 @@
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>548851</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
-        <x:v>120</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>555718</x:v>
+        <x:v>549861</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>38093</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H80" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I80" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>34</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>555700</x:v>
+        <x:v>548669</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>47</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
-        <x:v>40523</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="E81" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H81" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
-        <x:v>21040</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>549887</x:v>
+        <x:v>549027</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>196</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>549892</x:v>
+        <x:v>555700</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="E83" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>173</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>554259</x:v>
+        <x:v>549887</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
         <x:v>21040</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>141</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>549029</x:v>
+        <x:v>549892</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>38076</x:v>
+        <x:v>38316</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>15479</x:v>
+        <x:v>21052</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>137</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>607242</x:v>
+        <x:v>555718</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>38076</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>96</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>15479</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>133</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>549818</x:v>
+        <x:v>554259</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>38076</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H87" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>163</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>15479</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>603110</x:v>
+        <x:v>549818</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>221</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38076</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>188</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>15479</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>188</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>551916</x:v>
+        <x:v>603110</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>83</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>38093</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>12598</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>549861</x:v>
+        <x:v>549029</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>74</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
-        <x:v>84</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
-        <x:v>40523</x:v>
+        <x:v>38093</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
-      <x:c r="E90" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E90" s="14" t="s"/>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I90" s="16" t="s">
-        <x:v>147</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
-        <x:v>21040</x:v>
+        <x:v>12598</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>548669</x:v>
+        <x:v>584302</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>38316</x:v>
+        <x:v>40523</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="H91" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>21052</x:v>
+        <x:v>21040</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>141</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>549027</x:v>
+        <x:v>551916</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>38093</x:v>
+        <x:v>38076</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
-      <x:c r="E92" s="14" t="s"/>
+      <x:c r="E92" s="14" t="s">
+        <x:v>86</x:v>
+      </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I92" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>12598</x:v>
+        <x:v>15479</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>584302</x:v>
+        <x:v>607242</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>38316</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="E93" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="G93" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H93" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
@@ -7295,118 +7296,118 @@
       <x:c r="S102" s="14" t="n">
         <x:v>549891</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>47</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>39667</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="G103" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="H103" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>21083</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>584306</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39685</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I104" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>21056</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
@@ -7565,51 +7566,51 @@
       <x:c r="M107" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>21099</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>586101</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
         <x:v>40523</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I108" s="16" t="s">
         <x:v>105</x:v>