--- v1 (2026-10-07)
+++ v2 (2026-10-07)
@@ -215,144 +215,144 @@
   <x:si>
     <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Filiale Entreprise - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>AFPA - CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13417</x:t>
   </x:si>
   <x:si>
     <x:t>Livraison</x:t>
   </x:si>
   <x:si>
     <x:t>GAP CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>04/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Conducteur livreur sur véhicule utilitaire léger - Contrat en alternance</x:t>
   </x:si>
   <x:si>
+    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFPA - ACCES A L'EMPLOI</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Agence Nationale pour la Formation Professionnelle des Adultes - Accès à l'Emploi</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>France Travail</x:t>
   </x:si>
   <x:si>
     <x:t>AFC</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-16e</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conducteur du transport routier de marchandises sur tous véhicules (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>OPCO</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public</x:t>
   </x:si>
   <x:si>
+    <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Gap</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Vitrolles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VITROLLES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Six Fours les Plages</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titre professionnel conducteur livreur sur véhicule utilitaire léger (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Saint Laurent du Var</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
     <x:t>Sud Prévention Sécurité - Groupe ECF - Antenne Avignon</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
-  </x:si>
-[...40 lines deleted...]
-    <x:t>VITROLLES</x:t>
   </x:si>
   <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>CFA</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel conducteur livreur sur véhicule utilitaire léger (Apprentissage) (Contrat de Professionnalisation)</x:t>
   </x:si>
@@ -1324,209 +1324,209 @@
       <x:c r="R6" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S6" s="14" t="n">
         <x:v>607394</x:v>
       </x:c>
       <x:c r="T6" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U6" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:21">
       <x:c r="A7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B7" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C7" s="3" t="n">
         <x:v>34150</x:v>
       </x:c>
       <x:c r="D7" s="3" t="s"/>
       <x:c r="G7" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="H7" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J7" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K7" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L7" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M7" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N7" s="3" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O7" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P7" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q7" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R7" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S7" s="0" t="n">
-        <x:v>611978</x:v>
+        <x:v>611975</x:v>
       </x:c>
       <x:c r="T7" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U7" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:21">
       <x:c r="A8" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B8" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C8" s="15" t="n">
         <x:v>34150</x:v>
       </x:c>
       <x:c r="D8" s="15" t="s"/>
       <x:c r="E8" s="14" t="s"/>
       <x:c r="F8" s="14" t="s"/>
       <x:c r="G8" s="14" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="H8" s="14" t="s">
         <x:v>49</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
       <x:c r="I8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J8" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K8" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L8" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M8" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N8" s="15" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O8" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P8" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
-        <x:v>611975</x:v>
+        <x:v>607363</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>34150</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="G9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H9" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N9" s="3" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O9" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P9" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q9" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R9" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S9" s="0" t="n">
-        <x:v>607363</x:v>
+        <x:v>611978</x:v>
       </x:c>
       <x:c r="T9" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U9" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:21">
       <x:c r="A10" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B10" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C10" s="15" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D10" s="15" t="s"/>
       <x:c r="E10" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F10" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="G10" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H10" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
@@ -1660,431 +1660,431 @@
       <x:c r="J12" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K12" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L12" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M12" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N12" s="15" t="n">
         <x:v>31804</x:v>
       </x:c>
       <x:c r="O12" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P12" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q12" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R12" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S12" s="14" t="n">
-        <x:v>601311</x:v>
+        <x:v>601307</x:v>
       </x:c>
       <x:c r="T12" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U12" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:21">
       <x:c r="A13" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B13" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C13" s="3" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D13" s="3" t="s"/>
       <x:c r="E13" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G13" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H13" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J13" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K13" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L13" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M13" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N13" s="3" t="n">
         <x:v>31804</x:v>
       </x:c>
       <x:c r="O13" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P13" s="0" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q13" s="4" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="R13" s="0" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="S13" s="0" t="n">
+        <x:v>601309</x:v>
+      </x:c>
+      <x:c r="T13" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U13" s="4" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:21">
       <x:c r="A14" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B14" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C14" s="15" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D14" s="15" t="s"/>
       <x:c r="E14" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F14" s="14" t="s"/>
       <x:c r="G14" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H14" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I14" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J14" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K14" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L14" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M14" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N14" s="15" t="n">
         <x:v>31804</x:v>
       </x:c>
       <x:c r="O14" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P14" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="Q14" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="R14" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S14" s="14" t="n">
-        <x:v>601307</x:v>
+        <x:v>601310</x:v>
       </x:c>
       <x:c r="T14" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U14" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:21">
       <x:c r="A15" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B15" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C15" s="3" t="n">
-        <x:v>39795</x:v>
+        <x:v>41633</x:v>
       </x:c>
       <x:c r="D15" s="3" t="s"/>
       <x:c r="E15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G15" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H15" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I15" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J15" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K15" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L15" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M15" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N15" s="3" t="n">
-        <x:v>31804</x:v>
+        <x:v>31807</x:v>
       </x:c>
       <x:c r="O15" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P15" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="Q15" s="4" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="Q15" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R15" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
-        <x:v>601308</x:v>
+        <x:v>628359</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C16" s="15" t="n">
         <x:v>41633</x:v>
       </x:c>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H16" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I16" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K16" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="Q16" s="16" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="R16" s="14" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="S16" s="14" t="n">
+        <x:v>628357</x:v>
+      </x:c>
+      <x:c r="T16" s="16" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="U16" s="16" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C17" s="3" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="E17" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G17" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H17" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J17" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
         <x:v>31804</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="Q17" s="4" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="R17" s="0" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="Q17" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>601309</x:v>
+        <x:v>601308</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>41633</x:v>
+        <x:v>39795</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I18" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>31807</x:v>
+        <x:v>31804</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>79</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>628357</x:v>
+        <x:v>601311</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>41633</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>37</x:v>
@@ -2224,51 +2224,51 @@
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
         <x:v>634529</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>41633</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I22" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
@@ -2345,158 +2345,158 @@
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>633033</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>41633</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>90</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>609194</x:v>
+        <x:v>609193</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>76</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
         <x:v>41633</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="E25" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="G25" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
         <x:v>31807</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>609193</x:v>
+        <x:v>609194</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39795</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s">
         <x:v>52</x:v>
       </x:c>