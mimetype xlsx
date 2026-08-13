--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -440,77 +440,77 @@
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Chargé de gestion sociale et de projet RSE (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole des Sciences et Techniques Commerciales</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">ESTC </x:t>
   </x:si>
   <x:si>
     <x:t>Gestion ressources humaines</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>09/17/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/02/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Gnu-Linux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kh Europe Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Linux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Windows 10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Windows</x:t>
+  </x:si>
+  <x:si>
     <x:t>Windows 10 en vidéo</x:t>
   </x:si>
   <x:si>
-    <x:t>Kh Europe Formation</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Manager de projets informatiques (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie informatique spécialisation ingénierie mobile et objets connectés (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Réseau informatique</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
@@ -533,116 +533,116 @@
   <x:si>
     <x:t>Communication entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie informatique spécialisation ingénierie de la blockchain (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie informatique spécialisation ingénierie du web (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert en développement web</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager de projets informatiques spécialité cybersécurité et haute disponibilité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dawan - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de projets informatiques spécialité applications intelligentes et big data (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Dawan</x:t>
-[...14 lines deleted...]
-    <x:t>Manager de projets informatiques spécialité cybersécurité et haute disponibilité (Apprentissage)</x:t>
+    <x:t>Expert informatique et systèmes d'information spécialisation expert en développement logiciel, mobile et loT (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation expert intelligence artificielle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation Game Designer et Game Programmer (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation expert en développement web (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation expert cyber sécurité (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert informatique et systèmes d'information spécialisation Expert DevOps (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert informatique et systèmes d'information spécialisation expert cloud, sécurité et infrastructure (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>10/14/2024 00:00:00</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Manager de projet web digital (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Dcf - Academy Numérique</x:t>
   </x:si>
   <x:si>
     <x:t>04510</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Exxea</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager de projets informatiques</x:t>
   </x:si>
   <x:si>
-    <x:t>Exxea</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en ingénierie et science des données</x:t>
   </x:si>
   <x:si>
     <x:t>PowerShell - Initiation + Approfondissement</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Dawan - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13002</x:t>
   </x:si>
   <x:si>
     <x:t>Agile Scrum Initiation + Approfondissement</x:t>
@@ -692,134 +692,134 @@
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Statistique descriptive</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
   </x:si>
   <x:si>
     <x:t>LUYNES</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité gestion des entreprises et des administrations parcours contrôle de gestion et pilotage de la performance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en informatique et système d'information spécialisation développement avancé &amp; DevOps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Plateforme Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Langages informatiques</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/27/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en ingénierie des systèmes d'information (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mediaschool Est-Sud - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/07/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en ingénierie des systèmes d'information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Licence pro mention métiers de l'informatique : administration et sécurité des systèmes et des réseaux parcours cybersécurité et réponse à incident pour les systèmes d’information, industriels et urbains (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNAM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Professionnel Charles Péguy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en informatique et système d'information</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité informatique parcours déploiement d'applications communicantes et sécurisées</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bachelor en sciences et ingénierie - cybersécurité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Supérieur de l’Électronique et du Numérique - Toulon - Yncréa Méditerranée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sécurité télécommunication</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BUT spécialité réseaux &amp; télécommunications parcours cybersécurité</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité gestion des entreprises et des administrations parcours contrôle de gestion et pilotage de la performance</x:t>
-[...76 lines deleted...]
-  <x:si>
     <x:t>Master mention méthodes informatiques appliquées à la gestion des entreprises - MIAGE parcours ingénierie des systèmes d'information étendus</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention méthodes informatiques appliquées à la gestion des entreprises - MIAGE parcours ingénierie informatique des données</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion|Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité management de la logistique et des transports parcours mobilité et supply chain connectées</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion production</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours  intelligence artificielle et apprentissage automatique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté des Sciences</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention informatique parcours Ingénierie du développement logiciel parcours ingénierie du développement logiciel</x:t>
@@ -848,62 +848,62 @@
   <x:si>
     <x:t>13540</x:t>
   </x:si>
   <x:si>
     <x:t>PUYRICARD</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours création d'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la transition énergétique et environnementale</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des ressources humaines (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Ensup Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Responsabilité sociétale entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention informatique parcours science et ingénierie des données</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention informatique parcours fiabilité et sécurité informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention informatique parcours géométrie et informatique graphique</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention informatique parcours informatique et mathématiques discrètes</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention informatique parcours science et ingénierie des données</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Master mention IA - Intelligence Artificielle / AI - Artificial Intelligence</x:t>
   </x:si>
   <x:si>
     <x:t>Inatec</x:t>
   </x:si>
   <x:si>
     <x:t>Mathématiques appliquées</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architecture et développement logiciel (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Architecture système information</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2028 00:00:00</x:t>
@@ -1097,59 +1097,59 @@
   <x:si>
     <x:t>Product owner</x:t>
   </x:si>
   <x:si>
     <x:t>Mandyben</x:t>
   </x:si>
   <x:si>
     <x:t>Manager de la transformation digitale (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Iscod</x:t>
   </x:si>
   <x:si>
     <x:t>Coaching Agile transformations</x:t>
   </x:si>
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-SAINT-LOUIS-DU-RHONE</x:t>
   </x:si>
   <x:si>
+    <x:t>Proxmox les fondamentaux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/19/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Proxmox réseau et stockage partagé</x:t>
   </x:si>
   <x:si>
-    <x:t>01/19/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Proxmox haute disponibilité et clustering</x:t>
   </x:si>
   <x:si>
     <x:t>Développeur full stack</x:t>
   </x:si>
   <x:si>
     <x:t>Evolusio Formations</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>01/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager en stratégie et développement de projet digital - spécialité product manager 702</x:t>
   </x:si>
   <x:si>
     <x:t>02/19/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Administrateur systèmes, réseaux et sécurité - complément (non diplômant)</x:t>
@@ -1193,174 +1193,177 @@
   <x:si>
     <x:t>Coordinateur de projets informatiques (infrastructures cloud, applicatives ou data) spécificité chef de projet IT &amp; cloud</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinateur de projets informatiques (infrastructures cloud, applicatives ou data) spécificité chef de projet informatique, data et IA</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinateur de projets informatiques (infrastructures cloud, applicatives ou data) spécificité chef de projet SI &amp; applications</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/09/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Expert en informatique et système d'information spécificité cyber (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>La Plateforme Formation - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Public de la formation initiale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE D'AIX MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingénieur diplômé du CESI spécialité informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CESI école d'ingénieurs - campus de Paris Nanterre</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CESI Ecole d'ingénieurs - campus de Nice Sophia Antipolis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Sophia Ynov Campus</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOPHIA ANTIPOLIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUT spécialité science des données parcours visualisation, conception d'outils décisionnels</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avignon Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON UNIVERSITE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIGNON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>expert en ingénierie logicielle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPITECH - campus de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2031 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPITECH - campus de Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en ingénierie des systèmes d'information (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention méthodes informatiques appliquées à la gestion des entreprises - MIAGE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expert en informatique et système d'information spécificité IA (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention économie de l'entreprise et des marchés</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention informatique</x:t>
   </x:si>
   <x:si>
-    <x:t>Aix-Marseille Université</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>13288</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Ingénieur spécialisé en sécurité pour les systèmes informatiques et les communications, diplômé d'Eurecom</x:t>
   </x:si>
   <x:si>
     <x:t>EURECOM</x:t>
   </x:si>
   <x:si>
     <x:t>BIOT</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur diplômé du CESI spécialité informatique</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>CESI Ecole d'ingénieurs - campus d'Aix-en-Provence</x:t>
   </x:si>
   <x:si>
-    <x:t>06/30/2029 00:00:00</x:t>
-[...74 lines deleted...]
-    <x:t>Master mention méthodes informatiques appliquées à la gestion des entreprises - MIAGE</x:t>
+    <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>manager du développement de projets transversaux et innovants</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School La Valette</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>master mention management des systèmes d'information</x:t>
   </x:si>
@@ -1412,113 +1415,110 @@
   <x:si>
     <x:t>MARSEILLE CEDEX 20</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité science des données parcours exploration et modélisation statistique</x:t>
   </x:si>
   <x:si>
     <x:t>expert green IT</x:t>
   </x:si>
   <x:si>
     <x:t>Campus supérieur de Marseille - École pratique</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Informatique verte</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Campus supérieur de marseille- École pratique </x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école polytechnique universitaire de l'université Côte d'Azur spécialité informatique</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité réseaux &amp; télécommunications parcours développement système et cloud</x:t>
+  </x:si>
+  <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON CEDEX 09</x:t>
   </x:si>
   <x:si>
-    <x:t>BUT spécialité réseaux &amp; télécommunications parcours développement système et cloud</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>ISEN Yncréa Méditerranée - campus de Toulon</x:t>
   </x:si>
   <x:si>
+    <x:t>B2h13 Aix - My Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>My BS - My Business School Aix-en-Provence</x:t>
+  </x:si>
+  <x:si>
     <x:t>Expert en informatique et système d'information spécificité web (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en informatique et système d'information spécificité logiciel (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2029 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>expert en études et développement du système d'information</x:t>
   </x:si>
   <x:si>
+    <x:t>Centrale Méditerranée - campus de Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 13</x:t>
+  </x:si>
+  <x:si>
     <x:t>MARSEILLE CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement de projets transversaux et innovants (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
   </x:si>
   <x:si>
     <x:t>13453</x:t>
   </x:si>
   <x:si>
     <x:t>B2h83 Fréjus - My Business School - Antenne Fréjus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>B2h13 Aix - My Business School</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation aux métiers du digital</x:t>
   </x:si>
   <x:si>
     <x:t>Label Emmaus</x:t>
   </x:si>
   <x:si>
     <x:t>93130</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Demandeur d'emploi longue durée , Particulier, individuel , Public sans emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation entrée formation</x:t>
   </x:si>
   <x:si>
     <x:t>09/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Business Analyst en système d'information – parcours fondamentaux (BA Fast Track)</x:t>
@@ -1583,111 +1583,111 @@
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>06/25/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/21/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/27/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2028 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/02/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/13/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation Data Engineer (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>11/02/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>09/28/2029 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en digitalisation et exploitation des bâtiments spécialisation expert de la performance énergétique des bâtiments (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>Ingénieur en science des données spécialisé en infrastructure data ou en apprentissage automatique spécialisation expert en intelligence artificielle (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en architecture des systèmes d’information spécialisation expert en DevSecOps et infrastructure en santé numérique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Expert green IT (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CCIMP</x:t>
   </x:si>
   <x:si>
     <x:t>13221</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie Métropolitaine Aix Marseille Provence - CFA Régional Interconsulaire Méditerranée - Antenne Ecole Pratique (Luminy)</x:t>
   </x:si>
   <x:si>
     <x:t>10/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Animer un programme de sensibilisation à la cybersécurité et à l’hygiène numérique (méthodologie Cyberpark)</x:t>
   </x:si>
   <x:si>
     <x:t>10/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>10/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/04/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/28/2028 00:00:00</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>09/04/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Agilité dans l'entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
@@ -3288,168 +3288,168 @@
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
-        <x:v>31001</x:v>
+        <x:v>31021</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>542435</x:v>
+        <x:v>542290</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s"/>
       <x:c r="K20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>31021</x:v>
+        <x:v>31001</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>542290</x:v>
+        <x:v>542434</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>542434</x:v>
+        <x:v>542435</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>133</x:v>
@@ -4041,51 +4041,51 @@
       <x:c r="K32" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>497528</x:v>
+        <x:v>497532</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
@@ -4098,51 +4098,51 @@
       <x:c r="K33" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>497532</x:v>
+        <x:v>497528</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>73</x:v>
@@ -4157,51 +4157,51 @@
       <x:c r="K34" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
-        <x:v>506858</x:v>
+        <x:v>506861</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="E35" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -4214,51 +4214,51 @@
       <x:c r="K35" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
-        <x:v>506861</x:v>
+        <x:v>506863</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
         <x:v>73</x:v>
@@ -4273,51 +4273,51 @@
       <x:c r="K36" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>506863</x:v>
+        <x:v>506864</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -4330,51 +4330,51 @@
       <x:c r="K37" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>506864</x:v>
+        <x:v>506862</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>73</x:v>
@@ -4389,51 +4389,51 @@
       <x:c r="K38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>506862</x:v>
+        <x:v>506859</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="E39" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G39" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
@@ -4446,51 +4446,51 @@
       <x:c r="K39" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>506859</x:v>
+        <x:v>506860</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>35078</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>73</x:v>
@@ -4505,51 +4505,51 @@
       <x:c r="K40" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>506860</x:v>
+        <x:v>506858</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>34394</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
@@ -4573,217 +4573,216 @@
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>499795</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
-      <x:c r="E42" s="14" t="s"/>
+      <x:c r="E42" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>558884</x:v>
+        <x:v>546795</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>132</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>546795</x:v>
+        <x:v>531238</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>531238</x:v>
+        <x:v>558884</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39775</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -4886,51 +4885,51 @@
       </x:c>
       <x:c r="B47" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>500743</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
@@ -4939,51 +4938,51 @@
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>31001</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>500742</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
@@ -5455,51 +5454,51 @@
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>578850</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s"/>
       <x:c r="I58" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
@@ -5631,554 +5630,555 @@
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>575684</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>35455</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H61" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>31045</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>575556</x:v>
+        <x:v>575971</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>35378</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>198</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>575971</x:v>
+        <x:v>584264</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>589941</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>41129</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s"/>
       <x:c r="I64" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>589942</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>29964</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="E65" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G65" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>558155</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K66" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>584266</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
-        <x:v>226</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>35476</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H67" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>575979</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>40744</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H68" s="14" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="H68" s="14" t="s">
+      <x:c r="I68" s="16" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>24293</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>231</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>599305</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C69" s="3" t="n">
-        <x:v>40573</x:v>
+        <x:v>35455</x:v>
       </x:c>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H69" s="0" t="s">
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J69" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
-        <x:v>30854</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>584264</x:v>
+        <x:v>575556</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C70" s="15" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s">
@@ -6357,51 +6357,51 @@
       <x:c r="J73" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
         <x:v>574955</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="C74" s="15" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
@@ -6416,51 +6416,51 @@
       <x:c r="J74" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>574959</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>38097</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
@@ -6543,51 +6543,51 @@
       <x:c r="M76" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
         <x:v>554904</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I77" s="4" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -6826,469 +6826,461 @@
       <x:c r="J81" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>552921</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
-        <x:v>35455</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
-      <x:c r="E82" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
-        <x:v>31045</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>53</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>554884</x:v>
+        <x:v>574960</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>39278</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
-        <x:v>198</x:v>
-[...2 lines deleted...]
-        <x:v>199</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>574958</x:v>
+        <x:v>584269</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>40573</x:v>
+        <x:v>35455</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
-      <x:c r="E84" s="14" t="s"/>
+      <x:c r="E84" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="H84" s="14" t="s"/>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H84" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="I84" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>584269</x:v>
+        <x:v>554884</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>574960</x:v>
+        <x:v>574956</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>35</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>35378</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
-      <x:c r="E86" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>39</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>45</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>554938</x:v>
+        <x:v>574957</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>39278</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
-        <x:v>198</x:v>
-[...2 lines deleted...]
-        <x:v>199</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>241</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>242</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>574956</x:v>
+        <x:v>584265</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>262</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
-        <x:v>39278</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
-        <x:v>198</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M88" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N88" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O88" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P88" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
-        <x:v>574957</x:v>
+        <x:v>584272</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
         <x:v>39490</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="G89" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="H89" s="0" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -7365,199 +7357,207 @@
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>579575</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>40573</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
+      <x:c r="E91" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>30854</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>584265</x:v>
+        <x:v>554938</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
-        <x:v>40573</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
-        <x:v>224</x:v>
-[...1 lines deleted...]
-      <x:c r="H92" s="14" t="s"/>
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H92" s="14" t="s">
+        <x:v>199</x:v>
+      </x:c>
       <x:c r="I92" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
-        <x:v>584272</x:v>
+        <x:v>574958</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>63</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39485</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
       <x:c r="G93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="I93" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="J93" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K93" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L93" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M93" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N93" s="3" t="n">
         <x:v>11052</x:v>
       </x:c>
       <x:c r="O93" s="0" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="P93" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="Q93" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R93" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S93" s="0" t="n">
         <x:v>578115</x:v>
       </x:c>
       <x:c r="T93" s="4" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="U93" s="4" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:21">
       <x:c r="A94" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B94" s="14" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="C94" s="15" t="n">
         <x:v>39765</x:v>
       </x:c>
       <x:c r="D94" s="15" t="s"/>
@@ -7702,51 +7702,51 @@
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>546302</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C97" s="3" t="n">
         <x:v>39585</x:v>
       </x:c>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="E97" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G97" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="H97" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
@@ -7762,99 +7762,99 @@
       <x:c r="M97" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>546303</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>38112</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H98" s="14" t="s"/>
       <x:c r="I98" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="J98" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K98" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L98" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M98" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N98" s="15" t="n">
         <x:v>32008</x:v>
       </x:c>
       <x:c r="O98" s="14" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="P98" s="14" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="Q98" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="R98" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S98" s="14" t="n">
         <x:v>611659</x:v>
       </x:c>
       <x:c r="T98" s="16" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="U98" s="16" t="s">
         <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:21">
       <x:c r="A99" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B99" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="C99" s="3" t="n">
         <x:v>37346</x:v>
       </x:c>
       <x:c r="D99" s="3" t="s"/>
       <x:c r="E99" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
@@ -9165,51 +9165,51 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>580870</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>29</x:v>
@@ -9449,653 +9449,656 @@
       <x:c r="S126" s="14" t="n">
         <x:v>612217</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
         <x:v>602648</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>334</x:v>
-[...1 lines deleted...]
-      <x:c r="C128" s="15" t="s"/>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C128" s="15" t="n">
+        <x:v>38591</x:v>
+      </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>90</x:v>
-[...1 lines deleted...]
-      <x:c r="J128" s="14" t="s"/>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J128" s="14" t="s">
+        <x:v>26</x:v>
+      </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>31024</x:v>
+        <x:v>31094</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>578314</x:v>
+        <x:v>613760</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>128</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>608953</x:v>
+        <x:v>608954</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>132</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>134</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="J130" s="14" t="s"/>
       <x:c r="K130" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>31024</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>608954</x:v>
+        <x:v>578314</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38591</x:v>
+        <x:v>39775</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H131" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>31094</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>613760</x:v>
+        <x:v>615689</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>258</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>39775</x:v>
+        <x:v>38905</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
-      <x:c r="E132" s="14" t="s"/>
+      <x:c r="E132" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>31025</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>615689</x:v>
+        <x:v>608953</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>38591</x:v>
+        <x:v>39775</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
-      <x:c r="E133" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G133" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="H133" s="0" t="s">
+        <x:v>24</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>31094</x:v>
+        <x:v>31025</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>608663</x:v>
+        <x:v>615688</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>132</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>38905</x:v>
+        <x:v>38591</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>31094</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>106</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>602647</x:v>
+        <x:v>608663</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>38591</x:v>
+        <x:v>38905</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="E135" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>31094</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>337</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>608664</x:v>
+        <x:v>602647</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
-        <x:v>176</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>22</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>23</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>25</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="J136" s="14" t="s"/>
       <x:c r="K136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>31025</x:v>
+        <x:v>31024</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>23</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>25</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>615688</x:v>
+        <x:v>628044</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>338</x:v>
-[...1 lines deleted...]
-      <x:c r="C137" s="3" t="s"/>
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C137" s="3" t="n">
+        <x:v>38591</x:v>
+      </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="J137" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>31024</x:v>
+        <x:v>31094</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>339</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>340</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>628044</x:v>
+        <x:v>608664</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>38599</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="I138" s="16" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
@@ -10214,100 +10217,100 @@
       <x:c r="K140" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>615208</x:v>
+        <x:v>615206</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>615206</x:v>
+        <x:v>615208</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
         <x:v>112</x:v>
@@ -10379,51 +10382,51 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>615204</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>24231</x:v>
       </x:c>
@@ -10432,51 +10435,51 @@
       </x:c>
       <x:c r="P144" s="14" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
         <x:v>615205</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
@@ -10512,51 +10515,51 @@
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>616438</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
@@ -10729,211 +10732,211 @@
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>587021</x:v>
+        <x:v>587014</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>587024</x:v>
+        <x:v>587018</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>587018</x:v>
+        <x:v>587024</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>587014</x:v>
+        <x:v>587021</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>128</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s">
         <x:v>363</x:v>
       </x:c>
@@ -11180,51 +11183,51 @@
       </x:c>
       <x:c r="P158" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
         <x:v>632719</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
         <x:v>38905</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>31006</x:v>
@@ -11304,2868 +11307,2872 @@
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C161" s="3" t="s"/>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>587019</x:v>
+        <x:v>587022</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>157</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>587025</x:v>
+        <x:v>587019</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>31020</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>587022</x:v>
+        <x:v>587025</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
         <x:v>636630</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C165" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J165" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
         <x:v>636851</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C166" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>636987</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="B167" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="B167" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="C167" s="3" t="n">
-        <x:v>39278</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D167" s="3" t="s"/>
+      <x:c r="E167" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G167" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>380</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>592081</x:v>
+        <x:v>605597</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
-        <x:v>39907</x:v>
+        <x:v>41586</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>193</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>595013</x:v>
+        <x:v>596782</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C169" s="3" t="n">
         <x:v>40612</x:v>
       </x:c>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>31006</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>592576</x:v>
+        <x:v>592577</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>391</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C170" s="15" t="n">
-        <x:v>40573</x:v>
+        <x:v>41589</x:v>
       </x:c>
       <x:c r="D170" s="15" t="s"/>
-      <x:c r="E170" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>200</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J170" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K170" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>31652</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>183</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>605594</x:v>
+        <x:v>596742</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
-        <x:v>93</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C171" s="3" t="n">
-        <x:v>35455</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D171" s="3" t="s"/>
-      <x:c r="E171" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G171" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J171" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
-        <x:v>31045</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>603428</x:v>
+        <x:v>615895</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
-        <x:v>38112</x:v>
+        <x:v>41617</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>32008</x:v>
+        <x:v>11036</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>257</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>90</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>605527</x:v>
+        <x:v>596947</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>393</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C173" s="3" t="n">
-        <x:v>40573</x:v>
+        <x:v>37985</x:v>
       </x:c>
       <x:c r="D173" s="3" t="s"/>
-      <x:c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G173" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="J173" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>30854</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>605593</x:v>
+        <x:v>597161</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C174" s="15" t="n">
-        <x:v>38182</x:v>
+        <x:v>37985</x:v>
       </x:c>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K174" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="Q174" s="16" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="R174" s="14" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="S174" s="14" t="n">
+        <x:v>597162</x:v>
+      </x:c>
+      <x:c r="T174" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="Q174" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C175" s="3" t="n">
-        <x:v>40573</x:v>
+        <x:v>41129</x:v>
       </x:c>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="E175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G175" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
-        <x:v>30854</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>605597</x:v>
+        <x:v>614355</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C176" s="15" t="n">
-        <x:v>41586</x:v>
+        <x:v>39490</x:v>
       </x:c>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K176" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
-        <x:v>30854</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="Q176" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="Q176" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>596782</x:v>
+        <x:v>592285</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>386</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C177" s="3" t="n">
-        <x:v>40612</x:v>
+        <x:v>39490</x:v>
       </x:c>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>388</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
-        <x:v>31006</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>592577</x:v>
+        <x:v>592286</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C178" s="15" t="n">
-        <x:v>41589</x:v>
+        <x:v>38112</x:v>
       </x:c>
       <x:c r="D178" s="15" t="s"/>
-      <x:c r="E178" s="14" t="s"/>
+      <x:c r="E178" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K178" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
-        <x:v>31652</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>379</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>596742</x:v>
+        <x:v>605527</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C179" s="3" t="n">
-        <x:v>39586</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D179" s="3" t="s"/>
+      <x:c r="E179" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G179" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>615895</x:v>
+        <x:v>605593</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C180" s="15" t="n">
-        <x:v>41617</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K180" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
-        <x:v>11036</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="Q180" s="16" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="R180" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="Q180" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>596947</x:v>
+        <x:v>597467</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C181" s="3" t="n">
-        <x:v>37985</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
-        <x:v>31006</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>409</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>597161</x:v>
+        <x:v>592081</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
-        <x:v>411</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C182" s="15" t="n">
-        <x:v>37985</x:v>
+        <x:v>39907</x:v>
       </x:c>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K182" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
-        <x:v>31006</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>158</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>597162</x:v>
+        <x:v>595013</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
-        <x:v>413</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C183" s="3" t="n">
-        <x:v>41129</x:v>
+        <x:v>40612</x:v>
       </x:c>
       <x:c r="D183" s="3" t="s"/>
-      <x:c r="E183" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G183" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="J183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>31006</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>614355</x:v>
+        <x:v>592576</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
-        <x:v>39490</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
-      <x:c r="E184" s="14" t="s"/>
+      <x:c r="E184" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="Q184" s="16" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="R184" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S184" s="14" t="n">
+        <x:v>605594</x:v>
+      </x:c>
+      <x:c r="T184" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="Q184" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U184" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C185" s="3" t="n">
-        <x:v>39490</x:v>
+        <x:v>35455</x:v>
       </x:c>
       <x:c r="D185" s="3" t="s"/>
+      <x:c r="E185" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G185" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H185" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J185" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="Q185" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="R185" s="0" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="S185" s="0" t="n">
+        <x:v>603428</x:v>
+      </x:c>
+      <x:c r="T185" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="Q185" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U185" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>416</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="C186" s="15" t="n">
-        <x:v>41354</x:v>
+        <x:v>35378</x:v>
       </x:c>
       <x:c r="D186" s="15" t="s"/>
-      <x:c r="E186" s="14" t="s"/>
+      <x:c r="E186" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>417</x:v>
-[...1 lines deleted...]
-      <x:c r="H186" s="14" t="s"/>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H186" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="I186" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>606193</x:v>
+        <x:v>603842</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
-        <x:v>41562</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>596714</x:v>
+        <x:v>606193</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C188" s="15" t="n">
         <x:v>41562</x:v>
       </x:c>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>420</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>422</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>596715</x:v>
+        <x:v>596714</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>41562</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J189" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="Q189" s="4" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="R189" s="0" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="S189" s="0" t="n">
+        <x:v>596715</x:v>
+      </x:c>
+      <x:c r="T189" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="Q189" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U189" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>423</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C190" s="15" t="n">
-        <x:v>42370</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K190" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>31034</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>249</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="Q190" s="16" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="R190" s="14" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="S190" s="14" t="n">
+        <x:v>597469</x:v>
+      </x:c>
+      <x:c r="T190" s="16" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>425</x:v>
-[...1 lines deleted...]
-      <x:c r="C191" s="3" t="s"/>
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C191" s="3" t="n">
+        <x:v>42370</x:v>
+      </x:c>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="J191" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31034</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>592803</x:v>
+        <x:v>635316</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>207</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>428</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
-        <x:v>31045</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>596796</x:v>
+        <x:v>592803</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>41611</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="Q193" s="4" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="R193" s="0" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="S193" s="0" t="n">
+        <x:v>596796</x:v>
+      </x:c>
+      <x:c r="T193" s="4" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="Q193" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
-        <x:v>39278</x:v>
+        <x:v>41611</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>31045</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>592083</x:v>
+        <x:v>596797</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
-        <x:v>429</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
-        <x:v>39582</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>400</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>606190</x:v>
+        <x:v>592083</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="C196" s="15" t="n">
-        <x:v>39388</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="D196" s="15" t="s"/>
-      <x:c r="E196" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K196" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
-        <x:v>12522</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
-        <x:v>433</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>435</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>607747</x:v>
+        <x:v>606190</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
-        <x:v>436</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C197" s="3" t="n">
-        <x:v>38097</x:v>
+        <x:v>39388</x:v>
       </x:c>
       <x:c r="D197" s="3" t="s"/>
+      <x:c r="E197" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G197" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="J197" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>12522</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>595663</x:v>
+        <x:v>607747</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
-        <x:v>41616</x:v>
+        <x:v>38097</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>11036</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>596946</x:v>
+        <x:v>595663</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
-        <x:v>246</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
-        <x:v>35401</x:v>
+        <x:v>41616</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
-      <x:c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G199" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J199" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>11036</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
-        <x:v>53</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
-        <x:v>603430</x:v>
+        <x:v>596946</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
-        <x:v>108</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>441</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
-        <x:v>40836</x:v>
+        <x:v>35401</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
-      <x:c r="E200" s="14" t="s"/>
+      <x:c r="E200" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>442</x:v>
-[...1 lines deleted...]
-      <x:c r="H200" s="14" t="s"/>
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="H200" s="14" t="s">
+        <x:v>38</x:v>
+      </x:c>
       <x:c r="I200" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
-        <x:v>31002</x:v>
+        <x:v>11036</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>445</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
-        <x:v>627877</x:v>
+        <x:v>603430</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
-        <x:v>446</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
-        <x:v>38325</x:v>
+        <x:v>40836</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>31002</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
-        <x:v>595755</x:v>
+        <x:v>627877</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
-        <x:v>39582</x:v>
+        <x:v>38325</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K202" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
-        <x:v>606189</x:v>
+        <x:v>595755</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C203" s="3" t="n">
-        <x:v>39278</x:v>
+        <x:v>39582</x:v>
       </x:c>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
-        <x:v>448</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
-        <x:v>615854</x:v>
+        <x:v>606189</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C204" s="15" t="n">
-        <x:v>41616</x:v>
+        <x:v>41612</x:v>
       </x:c>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K204" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
-        <x:v>11036</x:v>
+        <x:v>31011</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>247</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
-        <x:v>596945</x:v>
+        <x:v>596798</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
-        <x:v>41612</x:v>
+        <x:v>41616</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
-        <x:v>31011</x:v>
+        <x:v>11036</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>428</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
-        <x:v>596798</x:v>
+        <x:v>596945</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
-        <x:v>390</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
-        <x:v>39586</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>73</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>74</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>615894</x:v>
+        <x:v>615854</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C207" s="3" t="n">
-        <x:v>41129</x:v>
+        <x:v>40744</x:v>
       </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="J207" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>24293</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>214</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>598491</x:v>
+        <x:v>620439</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>414</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C208" s="15" t="n">
-        <x:v>40744</x:v>
+        <x:v>38182</x:v>
       </x:c>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K208" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>24293</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>232</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>134</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>620439</x:v>
+        <x:v>597468</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C209" s="3" t="n">
-        <x:v>38182</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="Q209" s="4" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="R209" s="0" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="S209" s="0" t="n">
+        <x:v>606194</x:v>
+      </x:c>
+      <x:c r="T209" s="4" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C210" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K210" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>392</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>605595</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C211" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="E211" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G211" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>605599</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
-        <x:v>233</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C212" s="15" t="n">
         <x:v>35455</x:v>
       </x:c>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="I212" s="16" t="s">
         <x:v>39</x:v>
@@ -14179,994 +14186,989 @@
       <x:c r="L212" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
         <x:v>603429</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
-        <x:v>233</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C213" s="3" t="n">
-        <x:v>35378</x:v>
+        <x:v>39490</x:v>
       </x:c>
       <x:c r="D213" s="3" t="s"/>
-      <x:c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G213" s="0" t="s">
-        <x:v>37</x:v>
-[...2 lines deleted...]
-        <x:v>38</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>39</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J213" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>603842</x:v>
+        <x:v>592283</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>453</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C214" s="15" t="n">
-        <x:v>39490</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K214" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>592283</x:v>
+        <x:v>592079</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C215" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>377</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="J215" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>438</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>439</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>592079</x:v>
+        <x:v>592086</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C216" s="15" t="n">
-        <x:v>39278</x:v>
+        <x:v>40363</x:v>
       </x:c>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
-        <x:v>403</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
-        <x:v>404</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K216" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
-        <x:v>406</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>407</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>592086</x:v>
+        <x:v>592546</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C217" s="3" t="n">
-        <x:v>40363</x:v>
+        <x:v>38325</x:v>
       </x:c>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="J217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>592546</x:v>
+        <x:v>595754</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>446</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C218" s="15" t="n">
-        <x:v>38325</x:v>
+        <x:v>41129</x:v>
       </x:c>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K218" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>245</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
-        <x:v>428</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>385</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>595754</x:v>
+        <x:v>598490</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>390</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C219" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="J219" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N219" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O219" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P219" s="0" t="s">
-        <x:v>384</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q219" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R219" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
-        <x:v>592080</x:v>
+        <x:v>592084</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C220" s="15" t="n">
-        <x:v>39278</x:v>
+        <x:v>39490</x:v>
       </x:c>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K220" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="Q220" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="Q220" s="16" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>455</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
-        <x:v>592082</x:v>
+        <x:v>592284</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39278</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
-        <x:v>420</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="J221" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K221" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L221" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M221" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N221" s="3" t="n">
         <x:v>24231</x:v>
       </x:c>
       <x:c r="O221" s="0" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="P221" s="0" t="s">
-        <x:v>421</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q221" s="4" t="s">
-        <x:v>422</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="R221" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="S221" s="0" t="n">
-        <x:v>592085</x:v>
+        <x:v>592080</x:v>
       </x:c>
       <x:c r="T221" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U221" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="222" spans="1:21">
       <x:c r="A222" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B222" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C222" s="15" t="n">
-        <x:v>41354</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D222" s="15" t="s"/>
-      <x:c r="E222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E222" s="14" t="s"/>
       <x:c r="F222" s="14" t="s"/>
       <x:c r="G222" s="14" t="s">
-        <x:v>457</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H222" s="14" t="s"/>
       <x:c r="I222" s="16" t="s">
-        <x:v>458</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="J222" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K222" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L222" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M222" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N222" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O222" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P222" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q222" s="16" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="R222" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="R222" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S222" s="14" t="n">
-        <x:v>609174</x:v>
+        <x:v>592082</x:v>
       </x:c>
       <x:c r="T222" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U222" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="223" spans="1:21">
       <x:c r="A223" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B223" s="0" t="s">
-        <x:v>416</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C223" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>39278</x:v>
       </x:c>
       <x:c r="D223" s="3" t="s"/>
       <x:c r="G223" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I223" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="J223" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K223" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L223" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M223" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N223" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>24231</x:v>
       </x:c>
       <x:c r="O223" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="P223" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q223" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="R223" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S223" s="0" t="n">
-        <x:v>606194</x:v>
+        <x:v>592085</x:v>
       </x:c>
       <x:c r="T223" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U223" s="4" t="s">
         <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="224" spans="1:21">
       <x:c r="A224" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="B224" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C224" s="15" t="n">
-        <x:v>41129</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D224" s="15" t="s"/>
       <x:c r="E224" s="14" t="s"/>
       <x:c r="F224" s="14" t="s"/>
       <x:c r="G224" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H224" s="14" t="s"/>
       <x:c r="I224" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K224" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
-        <x:v>598490</x:v>
+        <x:v>615894</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
-        <x:v>414</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C225" s="3" t="n">
-        <x:v>39278</x:v>
+        <x:v>41129</x:v>
       </x:c>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="J225" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K225" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L225" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M225" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N225" s="3" t="n">
-        <x:v>24231</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O225" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P225" s="0" t="s">
-        <x:v>465</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
-        <x:v>466</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
-        <x:v>592084</x:v>
+        <x:v>598491</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
-        <x:v>374</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C226" s="15" t="n">
-        <x:v>39490</x:v>
+        <x:v>40573</x:v>
       </x:c>
       <x:c r="D226" s="15" t="s"/>
-      <x:c r="E226" s="14" t="s"/>
+      <x:c r="E226" s="14" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
-        <x:v>377</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K226" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>30854</x:v>
       </x:c>
       <x:c r="O226" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P226" s="14" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="Q226" s="16" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="R226" s="14" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="S226" s="14" t="n">
+        <x:v>605596</x:v>
+      </x:c>
+      <x:c r="T226" s="16" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="Q226" s="16" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U226" s="16" t="s">
-        <x:v>352</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
-        <x:v>451</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C227" s="3" t="n">
-        <x:v>40573</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="E227" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G227" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="H227" s="0" t="s">
+        <x:v>38</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>200</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="J227" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
-        <x:v>30854</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>183</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
-        <x:v>605596</x:v>
+        <x:v>609174</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
-        <x:v>93</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C228" s="15" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H228" s="14" t="s"/>
       <x:c r="I228" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J228" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K228" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L228" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M228" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N228" s="15" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O228" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P228" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q228" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R228" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S228" s="14" t="n">
         <x:v>636850</x:v>
       </x:c>
       <x:c r="T228" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U228" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="229" spans="1:21">
       <x:c r="A229" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B229" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C229" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D229" s="3" t="s"/>
       <x:c r="G229" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I229" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J229" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K229" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L229" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M229" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N229" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O229" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P229" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>636983</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
@@ -15181,99 +15183,99 @@
         <x:v>472</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>15084</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>630870</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C231" s="3" t="n">
         <x:v>40573</x:v>
       </x:c>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I231" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="J231" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K231" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L231" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M231" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N231" s="3" t="n">
         <x:v>30854</x:v>
       </x:c>
       <x:c r="O231" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="P231" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q231" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R231" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S231" s="0" t="n">
         <x:v>636544</x:v>
       </x:c>
       <x:c r="T231" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U231" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="232" spans="1:21">
       <x:c r="A232" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B232" s="14" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="C232" s="15" t="s"/>
@@ -15517,51 +15519,51 @@
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
         <x:v>600354</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>42</x:v>
@@ -15630,51 +15632,51 @@
       <x:c r="M238" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>31008</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
         <x:v>600355</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
-        <x:v>453</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C239" s="3" t="n">
         <x:v>39608</x:v>
       </x:c>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="E239" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G239" s="0" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="J239" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
@@ -15913,51 +15915,51 @@
       <x:c r="K243" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
         <x:v>31054</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>605010</x:v>
+        <x:v>605013</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>156</x:v>
@@ -15980,275 +15982,275 @@
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
         <x:v>587017</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
-        <x:v>302</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C245" s="3" t="n">
-        <x:v>39217</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="E245" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G245" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>22211</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>605077</x:v>
+        <x:v>605086</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C246" s="15" t="n">
-        <x:v>39217</x:v>
+        <x:v>39586</x:v>
       </x:c>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K246" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>22211</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>303</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>59</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>605083</x:v>
+        <x:v>605010</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C247" s="3" t="n">
-        <x:v>39586</x:v>
+        <x:v>39217</x:v>
       </x:c>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="E247" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G247" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="J247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
-        <x:v>73</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>605013</x:v>
+        <x:v>605077</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="C248" s="15" t="n">
-        <x:v>39586</x:v>
+        <x:v>39217</x:v>
       </x:c>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K248" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>31054</x:v>
+        <x:v>22211</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>60</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>605086</x:v>
+        <x:v>605083</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
-        <x:v>503</x:v>
+        <x:v>508</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C249" s="3" t="n">
         <x:v>39582</x:v>
       </x:c>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="E249" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G249" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="J249" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -16362,456 +16364,458 @@
       <x:c r="G251" s="0" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="H251" s="0" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="J251" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>31002</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>608068</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C252" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I252" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="J252" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K252" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
         <x:v>607705</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
         <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="C253" s="3" t="s"/>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>31045</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>599360</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
-        <x:v>34</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
-        <x:v>512</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
-      <x:c r="E254" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s">
-        <x:v>514</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="I254" s="16" t="s">
-        <x:v>515</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
-        <x:v>31002</x:v>
+        <x:v>31024</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
-        <x:v>608070</x:v>
+        <x:v>618295</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>361</x:v>
-[...1 lines deleted...]
-      <x:c r="C255" s="3" t="s"/>
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C255" s="3" t="n">
+        <x:v>41354</x:v>
+      </x:c>
       <x:c r="D255" s="3" t="s"/>
+      <x:c r="E255" s="0" t="s">
+        <x:v>36</x:v>
+      </x:c>
       <x:c r="G255" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H255" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="J255" s="0" t="s">
+        <x:v>26</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>31024</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>185</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>362</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>618295</x:v>
+        <x:v>607703</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
-        <x:v>41354</x:v>
+        <x:v>40561</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I256" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K256" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
-        <x:v>75</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>31002</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>277</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>279</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>280</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>607703</x:v>
+        <x:v>608070</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="E257" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="G257" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H257" s="0" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>608922</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>41354</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="I258" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="J258" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="K258" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L258" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>608924</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">