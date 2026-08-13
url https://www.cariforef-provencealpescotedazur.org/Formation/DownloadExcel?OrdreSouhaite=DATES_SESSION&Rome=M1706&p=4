--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -2159,223 +2159,223 @@
       </x:c>
       <x:c r="P17" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
         <x:v>554891</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C18" s="15" t="n">
-        <x:v>38131</x:v>
+        <x:v>35354</x:v>
       </x:c>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
-        <x:v>63</x:v>
-[...1 lines deleted...]
-      <x:c r="H18" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H18" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I18" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K18" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
-        <x:v>34052</x:v>
+        <x:v>32047</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
-        <x:v>87</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>546322</x:v>
+        <x:v>554894</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
-        <x:v>68</x:v>
+        <x:v>61</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>35354</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="H19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32047</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>40</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>69</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>554894</x:v>
+        <x:v>554929</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
-        <x:v>35354</x:v>
+        <x:v>38131</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
-        <x:v>32047</x:v>
+        <x:v>34052</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>554929</x:v>
+        <x:v>546322</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>78</x:v>
+        <x:v>68</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>40359</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>45</x:v>
       </x:c>