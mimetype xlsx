--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -404,140 +404,140 @@
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention économie de l'entreprise et des marchés parcours management de la qualité, de la performance et du risque</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Université Côte d'Azur</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kedge Business School</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion structure service à la personne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager expert qualité et performance des organisations d'économie sociale et solidaire BC1 Encadrer le Diagnostic qualité et stratégique d'une Organisation d'Economie Sociale et Solidaire</x:t>
   </x:si>
   <x:si>
     <x:t>Arobase Formations Provence</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>Direction établissement médico-social</x:t>
   </x:si>
   <x:si>
     <x:t>LA GARDE</x:t>
   </x:si>
   <x:si>
-    <x:t>10/13/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Directeur d'établissement sanitaire, social ou médico-social (MS)</x:t>
-[...11 lines deleted...]
-    <x:t>09/26/2026 00:00:00</x:t>
+    <x:t>Formation des membres du CSE-CSSCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Économie membre comité social économique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-LAURENT-DU-VAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager des organisations (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iscod</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>Convergence Formation</x:t>
   </x:si>
   <x:si>
     <x:t>06600</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>12/18/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des organisations (Apprentissage)</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Les bases de la pratique du management</x:t>
   </x:si>
   <x:si>
     <x:t>Nova</x:t>
   </x:si>
   <x:si>
     <x:t>83500</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE-SUR-MER</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DESU Management interculturel</x:t>
   </x:si>
   <x:si>
     <x:t>Management interculturel</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 9e</x:t>
@@ -572,113 +572,113 @@
   <x:si>
     <x:t>SAINT-RAPHAEL</x:t>
   </x:si>
   <x:si>
     <x:t>Dirigeant d'entreprise de sécurité privée</x:t>
   </x:si>
   <x:si>
     <x:t>Jpm Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>38640</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 2</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion centre profit</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager des organisations spécificité management stratégique et opérationnel des organisations</x:t>
+  </x:si>
+  <x:si>
     <x:t>Manager des organisations spécificité retail et management de la distribution</x:t>
   </x:si>
   <x:si>
     <x:t>Manager des organisations spécificité management et stratégies entrepreneuriales</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager des organisations spécificité management stratégique et opérationnel des organisations</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Tremplin formation emploi skillers - Métiers de la gestion et de l'administration des entreprises</x:t>
   </x:si>
   <x:si>
     <x:t>Association pour le Développement de l'Enseignement dans les filières Créatives</x:t>
   </x:si>
   <x:si>
     <x:t>ADEFC</x:t>
   </x:si>
   <x:si>
     <x:t>Accompagnement vers emploi</x:t>
   </x:si>
   <x:si>
     <x:t>06/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Créer et développer son activité de secrétaire indépendante</x:t>
   </x:si>
   <x:si>
     <x:t>Emilie Bonafos - L'Ecole de Secrétariat d'Emilie</x:t>
   </x:si>
   <x:si>
     <x:t>06330</x:t>
   </x:si>
   <x:si>
     <x:t>Gestion micro-entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Les fondamentaux du management de proximité : communiquer, motiver et accompagner son équipe</x:t>
   </x:si>
   <x:si>
     <x:t>Enjeu Développement</x:t>
   </x:si>
   <x:si>
     <x:t>83210</x:t>
   </x:si>
   <x:si>
+    <x:t>07/17/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>BRIGNOLES</x:t>
   </x:si>
   <x:si>
-    <x:t>07/17/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>SOLLIES-PONT</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation scolaire, universitaire</x:t>
   </x:si>
   <x:si>
     <x:t>bachelor luxe international</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>06400</x:t>
   </x:si>
   <x:si>
     <x:t>Public de la formation initiale</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
@@ -1070,86 +1070,125 @@
   <x:si>
     <x:t>06500</x:t>
   </x:si>
   <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée du Golfe de St-Tropez</x:t>
   </x:si>
   <x:si>
     <x:t>83580</x:t>
   </x:si>
   <x:si>
     <x:t>GASSIN</x:t>
   </x:si>
   <x:si>
     <x:t>Bachelor of Business Administration (IPAG)</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG Business School</x:t>
   </x:si>
   <x:si>
     <x:t>IPAG BS</x:t>
   </x:si>
   <x:si>
+    <x:t>Lycée Thiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention management et administration des entreprises</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Univ. de Toulon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNIVERSITE DE TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON CEDEX 09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix-Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 2e année</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Droit</x:t>
+  </x:si>
+  <x:si>
+    <x:t>classe préparatoire économique et commerciale option technologique (2e et 3e année du dispositif pour bac pro)</x:t>
+  </x:si>
+  <x:si>
     <x:t>ISCAE - Site de Nice</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée P Cézanne</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Notre-Dame de Sion</x:t>
   </x:si>
   <x:si>
     <x:t>Master of Business Administration</x:t>
   </x:si>
   <x:si>
     <x:t>IFC Provence</x:t>
   </x:si>
   <x:si>
     <x:t>84000</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON</x:t>
   </x:si>
   <x:si>
     <x:t>manager des entreprises et des organisations</x:t>
   </x:si>
   <x:si>
     <x:t>INSEEC</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire économie et gestion option économie, droit et gestion (ENS Rennes D1), 2e année</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Lycée H Matisse</x:t>
   </x:si>
   <x:si>
     <x:t>06140</x:t>
   </x:si>
   <x:si>
     <x:t>VENCE</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Jean Moulin</x:t>
   </x:si>
   <x:si>
     <x:t>83300</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée R Goscinny</x:t>
   </x:si>
   <x:si>
     <x:t>06340</x:t>
   </x:si>
   <x:si>
     <x:t>DRAP</x:t>
@@ -1184,498 +1223,459 @@
   <x:si>
     <x:t>Lycée A Artaud</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-13e</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée régional Jean D'Ormesson</x:t>
   </x:si>
   <x:si>
     <x:t>13831</x:t>
   </x:si>
   <x:si>
     <x:t>CHATEAURENARD CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée général Ibn Khaldoun</x:t>
   </x:si>
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
-    <x:t>classe préparatoire économique et commerciale option technologique (2e et 3e année du dispositif pour bac pro)</x:t>
+    <x:t>06103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>dirigeant d'entreprise de l'économie sociale et solidaire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Régional du Travail Social PACA-Corse - site Marseille 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IRTS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE CEDEX 08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>master mention économie de l'entreprise et des marchés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée La Nativité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collège La Nativité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE CEDEX 02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOULON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alternance Azur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edhec programme grande école</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDHEC BS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gestion entreprise internationale</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE CEDEX 03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSc Creativity and Design Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager de commerce et de centre de profit (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formation et Métier - Cfa Régional de la Cité Technique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation Perrimond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambre de Commerce et d'Industrie du Var - Capforma</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCI 83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de l'Arc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORANGE Cedex</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de St-Exupéry</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ST RAPHAEL CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Célony</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée régional Monte-Cristo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLAUCH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Raynouard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIGNOLES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée M Genevoix</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARIGNANE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Saint-Louis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St Louis</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée J Aicard</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYERES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Viala Lacoste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SALON-DE-PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Simone Veil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée D Villars</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dirigeant d'entreprise de l'économie sociale et solidaire (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Giapats - CFA Régional Métiers du Social</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 8e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO Ste-Marie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPO St-Vincent de Paul</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée de la montagne</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VALDEBLORE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent P Arène</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SISTERON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Rimbaud</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISTRES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H d'Estienne d'Orves</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Liberté Formation - Iscae</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Belsunce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude - Suzanne Joulié Roos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent d'altitude</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRIANCON CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée I Dauphin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAVAILLON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Jean Monnet</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Sacré-Coeur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A de Tocqueville</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRASSE CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée V Hugo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 3e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Maintenon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée polyvalent Charles de Gaulle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APT CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée du Parc Impérial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée H Romane</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Embrun</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée A Calmette</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Marie France</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Audiberti</x:t>
   </x:si>
   <x:si>
     <x:t>06605</x:t>
   </x:si>
   <x:si>
     <x:t>ANTIBES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Périer</x:t>
   </x:si>
   <x:si>
     <x:t>13295</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE CEDEX 08</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée A David Néel</x:t>
   </x:si>
   <x:si>
     <x:t>04004</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée J Cocteau</x:t>
   </x:si>
   <x:si>
     <x:t>13141</x:t>
   </x:si>
   <x:si>
     <x:t>MIRAMAS CEDEX</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée H d'Estienne d'Orves</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée E Zola</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Amiral de Grasse</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent du Sacré-Coeur</x:t>
   </x:si>
   <x:si>
     <x:t>04000</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Beaussier</x:t>
   </x:si>
   <x:si>
     <x:t>83512</x:t>
   </x:si>
   <x:si>
     <x:t>LA SEYNE SUR MER CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent Victor Hugo</x:t>
   </x:si>
   <x:si>
     <x:t>84208</x:t>
   </x:si>
   <x:si>
     <x:t>CARPENTRAS CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée H Daumier</x:t>
   </x:si>
   <x:si>
     <x:t>13008</x:t>
   </x:si>
   <x:si>
-    <x:t>MARSEILLE- 8e</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée régional Irène et Frédéric Joliot-Curie</x:t>
   </x:si>
   <x:si>
-    <x:t>13400</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Lycée F Joliot Curie</x:t>
-  </x:si>
-[...346 lines deleted...]
-    <x:t>ISTRES CEDEX</x:t>
   </x:si>
   <x:si>
     <x:t>Directeur d'entreprises de sécurité privée</x:t>
   </x:si>
   <x:si>
     <x:t>Jck Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Jck formation conseil</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/20/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Tremplin 84</x:t>
   </x:si>
   <x:si>
     <x:t>84130</x:t>
   </x:si>
@@ -3585,586 +3585,585 @@
       </x:c>
       <x:c r="Q23" s="4" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>36704</x:v>
+        <x:v>37614</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s"/>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>44047</x:v>
+        <x:v>42082</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="S24" s="14" t="n">
+        <x:v>570687</x:v>
+      </x:c>
+      <x:c r="T24" s="16" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="S24" s="14" t="n">
-[...2 lines deleted...]
-      <x:c r="T24" s="16" t="s">
+      <x:c r="U24" s="16" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>37614</x:v>
+        <x:v>36704</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>42082</x:v>
+        <x:v>44047</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="P25" s="0" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="Q25" s="4" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="R25" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="P25" s="0" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>570687</x:v>
+        <x:v>515230</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
         <x:v>122</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C26" s="15" t="s"/>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s"/>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s"/>
       <x:c r="I26" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s"/>
       <x:c r="K26" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
-        <x:v>32068</x:v>
+        <x:v>13113</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>600796</x:v>
+        <x:v>614427</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>608649</x:v>
+        <x:v>613749</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>57</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>32</x:v>
-[...1 lines deleted...]
-      <x:c r="C28" s="15" t="s"/>
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="C28" s="15" t="n">
+        <x:v>38825</x:v>
+      </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s"/>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s"/>
       <x:c r="I28" s="16" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="J28" s="14" t="s"/>
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="J28" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>32068</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>130</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>615319</x:v>
+        <x:v>613750</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>31</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>131</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C29" s="3" t="s"/>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="G29" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H29" s="0" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="Q29" s="4" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="Q29" s="4" t="s">
+      <x:c r="R29" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="R29" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>614427</x:v>
+        <x:v>599733</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
-      <x:c r="E30" s="14" t="s"/>
+      <x:c r="E30" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>613749</x:v>
+        <x:v>608648</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
-        <x:v>136</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>63</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>60</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>13263</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>613750</x:v>
+        <x:v>615319</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="H32" s="14" t="s">
+      <x:c r="H32" s="14" t="s"/>
+      <x:c r="I32" s="16" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>13113</x:v>
+        <x:v>32068</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="R32" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="R32" s="14" t="s">
+      <x:c r="S32" s="14" t="n">
+        <x:v>600796</x:v>
+      </x:c>
+      <x:c r="T32" s="16" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="U32" s="16" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
-        <x:v>128</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C33" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="E33" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="G33" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J33" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L33" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M33" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N33" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O33" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P33" s="0" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="Q33" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R33" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S33" s="0" t="n">
-        <x:v>608648</x:v>
+        <x:v>608649</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
-        <x:v>31</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C34" s="15" t="s"/>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s"/>
       <x:c r="I34" s="16" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s"/>
       <x:c r="K34" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
@@ -4535,162 +4534,162 @@
       <x:c r="K41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>633421</x:v>
+        <x:v>633420</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>632705</x:v>
+        <x:v>633421</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>168</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>633419</x:v>
+        <x:v>632705</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
@@ -4703,51 +4702,51 @@
       <x:c r="K44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>13263</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>633420</x:v>
+        <x:v>633419</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>38825</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>60</x:v>
       </x:c>
@@ -4947,174 +4946,174 @@
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
-        <x:v>35</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="S49" s="0" t="n">
+        <x:v>635657</x:v>
+      </x:c>
+      <x:c r="T49" s="4" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s"/>
       <x:c r="I50" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>635657</x:v>
+        <x:v>635655</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>635656</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>31</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -7735,4991 +7734,5000 @@
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>595150</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
-        <x:v>58</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="J104" s="14" t="s"/>
       <x:c r="K104" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>635273</x:v>
+        <x:v>595962</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C105" s="3" t="s"/>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="G105" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>595974</x:v>
+        <x:v>595967</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="Q106" s="16" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="R106" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="Q106" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S106" s="14" t="n">
-        <x:v>595985</x:v>
+        <x:v>595992</x:v>
       </x:c>
       <x:c r="T106" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C107" s="3" t="s"/>
+      <x:c r="C107" s="3" t="n">
+        <x:v>42368</x:v>
+      </x:c>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="J107" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>595537</x:v>
+        <x:v>635312</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>341</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C108" s="15" t="n">
-        <x:v>40353</x:v>
+        <x:v>42368</x:v>
       </x:c>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K108" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>615882</x:v>
+        <x:v>635314</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>343</x:v>
-[...1 lines deleted...]
-      <x:c r="C109" s="3" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C109" s="3" t="n">
+        <x:v>40353</x:v>
+      </x:c>
       <x:c r="D109" s="3" t="s"/>
+      <x:c r="E109" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G109" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H109" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J109" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
-        <x:v>13254</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
-        <x:v>207</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>595636</x:v>
+        <x:v>608401</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>595642</x:v>
+        <x:v>595634</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="K111" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="L111" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="M111" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="N111" s="3" t="n">
+        <x:v>13254</x:v>
+      </x:c>
+      <x:c r="O111" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="K111" s="0" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>595035</x:v>
+        <x:v>595637</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>348</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>349</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>595040</x:v>
+        <x:v>595662</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C113" s="3" t="s"/>
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="C113" s="3" t="n">
+        <x:v>38825</x:v>
+      </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J113" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>351</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>352</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>353</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>595061</x:v>
+        <x:v>635273</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s"/>
       <x:c r="K114" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
-        <x:v>595070</x:v>
+        <x:v>595974</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C115" s="3" t="s"/>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
-        <x:v>358</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>359</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
-        <x:v>595072</x:v>
+        <x:v>595985</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C116" s="15" t="s"/>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H116" s="14" t="s"/>
       <x:c r="I116" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="J116" s="14" t="s"/>
       <x:c r="K116" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L116" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M116" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N116" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O116" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P116" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="Q116" s="16" t="s">
-        <x:v>361</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="R116" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="S116" s="14" t="n">
-        <x:v>595085</x:v>
+        <x:v>595537</x:v>
       </x:c>
       <x:c r="T116" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U116" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:21">
       <x:c r="A117" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B117" s="0" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C117" s="3" t="s"/>
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C117" s="3" t="n">
+        <x:v>40353</x:v>
+      </x:c>
       <x:c r="D117" s="3" t="s"/>
       <x:c r="G117" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I117" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J117" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>364</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
-        <x:v>595088</x:v>
+        <x:v>615882</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C118" s="15" t="s"/>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s"/>
       <x:c r="F118" s="14" t="s"/>
       <x:c r="G118" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H118" s="14" t="s"/>
       <x:c r="I118" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="J118" s="14" t="s"/>
       <x:c r="K118" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L118" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M118" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N118" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13254</x:v>
       </x:c>
       <x:c r="O118" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="P118" s="14" t="s">
-        <x:v>365</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q118" s="16" t="s">
-        <x:v>366</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="R118" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S118" s="14" t="n">
-        <x:v>595098</x:v>
+        <x:v>595636</x:v>
       </x:c>
       <x:c r="T118" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U118" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:21">
       <x:c r="A119" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B119" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C119" s="3" t="s"/>
       <x:c r="D119" s="3" t="s"/>
       <x:c r="G119" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I119" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="K119" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L119" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M119" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N119" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O119" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P119" s="0" t="s">
-        <x:v>368</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q119" s="4" t="s">
-        <x:v>369</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R119" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S119" s="0" t="n">
-        <x:v>595099</x:v>
+        <x:v>595642</x:v>
       </x:c>
       <x:c r="T119" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U119" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:21">
       <x:c r="A120" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B120" s="14" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C120" s="15" t="s"/>
       <x:c r="D120" s="15" t="s"/>
-      <x:c r="E120" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E120" s="14" t="s"/>
       <x:c r="F120" s="14" t="s"/>
       <x:c r="G120" s="14" t="s">
-        <x:v>78</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H120" s="14" t="s"/>
       <x:c r="I120" s="16" t="s">
-        <x:v>80</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="J120" s="14" t="s"/>
       <x:c r="K120" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L120" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M120" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N120" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O120" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P120" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
-        <x:v>608401</x:v>
+        <x:v>595035</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>595634</x:v>
+        <x:v>595040</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>343</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C122" s="15" t="s"/>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s"/>
       <x:c r="K122" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>13254</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>344</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>595637</x:v>
+        <x:v>595061</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>595662</x:v>
+        <x:v>595070</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>373</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="Q124" s="16" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="R124" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="Q124" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>595015</x:v>
+        <x:v>595072</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="Q125" s="4" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="R125" s="0" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="Q125" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>595028</x:v>
+        <x:v>595085</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s"/>
       <x:c r="K126" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>379</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>380</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>595031</x:v>
+        <x:v>595088</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C127" s="3" t="s"/>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>381</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>383</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>595034</x:v>
+        <x:v>595098</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C128" s="15" t="s"/>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s"/>
       <x:c r="K128" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>595043</x:v>
+        <x:v>595099</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C129" s="3" t="s"/>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C129" s="3" t="n">
+        <x:v>42368</x:v>
+      </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>385</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="J129" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>387</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>386</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>595046</x:v>
+        <x:v>635315</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C130" s="15" t="s"/>
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C130" s="15" t="n">
+        <x:v>37999</x:v>
+      </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>389</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>292</x:v>
-[...1 lines deleted...]
-      <x:c r="J130" s="14" t="s"/>
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="J130" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>292</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>293</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>595053</x:v>
+        <x:v>632372</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C131" s="3" t="s"/>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C131" s="3" t="n">
+        <x:v>38182</x:v>
+      </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="J131" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>391</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>595075</x:v>
+        <x:v>597467</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>393</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>394</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>395</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>595078</x:v>
+        <x:v>595964</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C133" s="3" t="s"/>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>396</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>397</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>398</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>595081</x:v>
+        <x:v>595973</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C134" s="15" t="s"/>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s"/>
       <x:c r="K134" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>400</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>595093</x:v>
+        <x:v>595976</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C135" s="3" t="s"/>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>402</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>595104</x:v>
+        <x:v>595990</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>222</x:v>
-[...1 lines deleted...]
-      <x:c r="C136" s="15" t="s"/>
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C136" s="15" t="n">
+        <x:v>42368</x:v>
+      </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>232</x:v>
-[...1 lines deleted...]
-      <x:c r="J136" s="14" t="s"/>
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="J136" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>595645</x:v>
+        <x:v>635313</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>406</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>42368</x:v>
+        <x:v>38825</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
+      <x:c r="E137" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G137" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>407</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>408</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>635315</x:v>
+        <x:v>601486</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>409</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
-        <x:v>37999</x:v>
+        <x:v>41040</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>410</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>32006</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>412</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>413</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>377</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>632372</x:v>
+        <x:v>592826</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>414</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>416</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>11045</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>597467</x:v>
+        <x:v>592226</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="C140" s="15" t="s"/>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C140" s="15" t="n">
+        <x:v>38182</x:v>
+      </x:c>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>280</x:v>
-[...1 lines deleted...]
-      <x:c r="J140" s="14" t="s"/>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="J140" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K140" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>280</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>281</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>595964</x:v>
+        <x:v>597469</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="C141" s="3" t="s"/>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="n">
+        <x:v>42321</x:v>
+      </x:c>
       <x:c r="D141" s="3" t="s"/>
+      <x:c r="E141" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H141" s="0" t="s">
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="J141" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>595973</x:v>
+        <x:v>632830</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
-        <x:v>191</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>233</x:v>
-[...1 lines deleted...]
-      <x:c r="C142" s="15" t="s"/>
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C142" s="15" t="n">
+        <x:v>42321</x:v>
+      </x:c>
       <x:c r="D142" s="15" t="s"/>
-      <x:c r="E142" s="14" t="s"/>
+      <x:c r="E142" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>334</x:v>
-[...1 lines deleted...]
-      <x:c r="H142" s="14" t="s"/>
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H142" s="14" t="s">
+        <x:v>414</x:v>
+      </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>335</x:v>
-[...1 lines deleted...]
-      <x:c r="J142" s="14" t="s"/>
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="J142" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K142" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32024</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>595976</x:v>
+        <x:v>602712</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>223</x:v>
-[...1 lines deleted...]
-      <x:c r="C143" s="3" t="s"/>
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C143" s="3" t="n">
+        <x:v>40353</x:v>
+      </x:c>
       <x:c r="D143" s="3" t="s"/>
+      <x:c r="E143" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>417</x:v>
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="J143" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>419</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>418</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>420</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>595990</x:v>
+        <x:v>608402</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>406</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>295</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>424</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>635313</x:v>
+        <x:v>595018</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
-      <x:c r="E145" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>426</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>61</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>601486</x:v>
+        <x:v>595026</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>428</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>430</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>32006</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>429</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>430</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>432</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>592826</x:v>
+        <x:v>595039</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>433</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>144</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>592226</x:v>
+        <x:v>595056</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>414</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>416</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>74</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>597469</x:v>
+        <x:v>595059</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>434</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>435</x:v>
-[...2 lines deleted...]
-        <x:v>436</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>437</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>438</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>70</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>632830</x:v>
+        <x:v>595065</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>434</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>439</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>441</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>32024</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>439</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>602712</x:v>
+        <x:v>595073</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>77</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C151" s="3" t="s"/>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>78</x:v>
-[...2 lines deleted...]
-        <x:v>79</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>80</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>608402</x:v>
+        <x:v>595076</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s"/>
       <x:c r="K152" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>443</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>444</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>595018</x:v>
+        <x:v>595086</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="G153" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>445</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>446</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>447</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>595026</x:v>
+        <x:v>595089</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C154" s="15" t="s"/>
       <x:c r="D154" s="15" t="s"/>
       <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s"/>
       <x:c r="K154" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>448</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>595039</x:v>
+        <x:v>595097</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C155" s="3" t="s"/>
       <x:c r="D155" s="3" t="s"/>
       <x:c r="G155" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>449</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>595056</x:v>
+        <x:v>595102</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C156" s="15" t="s"/>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s"/>
       <x:c r="K156" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
-        <x:v>450</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>451</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>452</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>595059</x:v>
+        <x:v>595103</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C157" s="3" t="s"/>
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C157" s="3" t="n">
+        <x:v>38182</x:v>
+      </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="J157" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>11045</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>453</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>454</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>455</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>595065</x:v>
+        <x:v>597468</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C158" s="15" t="s"/>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s"/>
       <x:c r="K158" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>457</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>595073</x:v>
+        <x:v>595968</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C159" s="3" t="s"/>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>595076</x:v>
+        <x:v>595978</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C160" s="15" t="s"/>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>459</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s"/>
       <x:c r="K160" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>369</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>595086</x:v>
+        <x:v>595980</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
-        <x:v>240</x:v>
-[...1 lines deleted...]
-      <x:c r="C161" s="3" t="s"/>
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C161" s="3" t="n">
+        <x:v>37999</x:v>
+      </x:c>
       <x:c r="D161" s="3" t="s"/>
+      <x:c r="E161" s="0" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="G161" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="H161" s="0" t="s">
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="J161" s="0" t="s">
+        <x:v>47</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>461</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>462</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>595089</x:v>
+        <x:v>630791</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>217</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>218</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>595097</x:v>
+        <x:v>595038</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
-        <x:v>464</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
-        <x:v>465</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
-        <x:v>595102</x:v>
+        <x:v>595049</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O164" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P164" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="Q164" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="R164" s="14" t="s">
-        <x:v>364</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="S164" s="14" t="n">
-        <x:v>595103</x:v>
+        <x:v>595080</x:v>
       </x:c>
       <x:c r="T164" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U164" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:21">
       <x:c r="A165" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B165" s="0" t="s">
-        <x:v>222</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C165" s="3" t="s"/>
       <x:c r="D165" s="3" t="s"/>
       <x:c r="G165" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I165" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="K165" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L165" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M165" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N165" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O165" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P165" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q165" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="R165" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="S165" s="0" t="n">
-        <x:v>595644</x:v>
+        <x:v>595092</x:v>
       </x:c>
       <x:c r="T165" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U165" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:21">
       <x:c r="A166" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B166" s="14" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C166" s="15" t="s"/>
       <x:c r="D166" s="15" t="s"/>
       <x:c r="E166" s="14" t="s"/>
       <x:c r="F166" s="14" t="s"/>
       <x:c r="G166" s="14" t="s">
-        <x:v>417</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s"/>
       <x:c r="I166" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s"/>
       <x:c r="K166" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
-        <x:v>419</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
-        <x:v>418</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
-        <x:v>420</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
-        <x:v>595988</x:v>
+        <x:v>595094</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C167" s="3" t="s"/>
       <x:c r="D167" s="3" t="s"/>
       <x:c r="G167" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>595962</x:v>
+        <x:v>595640</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
-        <x:v>191</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
-        <x:v>230</x:v>
-[...1 lines deleted...]
-      <x:c r="C168" s="15" t="s"/>
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C168" s="15" t="n">
+        <x:v>38825</x:v>
+      </x:c>
       <x:c r="D168" s="15" t="s"/>
-      <x:c r="E168" s="14" t="s"/>
+      <x:c r="E168" s="14" t="s">
+        <x:v>44</x:v>
+      </x:c>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
-        <x:v>238</x:v>
-[...1 lines deleted...]
-      <x:c r="J168" s="14" t="s"/>
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="J168" s="14" t="s">
+        <x:v>47</x:v>
+      </x:c>
       <x:c r="K168" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>13263</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
-        <x:v>468</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>595967</x:v>
+        <x:v>598958</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
-        <x:v>82</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
-        <x:v>470</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
-        <x:v>471</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
-        <x:v>595992</x:v>
+        <x:v>595017</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">
-        <x:v>406</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C170" s="15" t="s"/>
       <x:c r="D170" s="15" t="s"/>
       <x:c r="E170" s="14" t="s"/>
       <x:c r="F170" s="14" t="s"/>
       <x:c r="G170" s="14" t="s">
-        <x:v>421</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H170" s="14" t="s"/>
       <x:c r="I170" s="16" t="s">
-        <x:v>295</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="J170" s="14" t="s"/>
       <x:c r="K170" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L170" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M170" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N170" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O170" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P170" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q170" s="16" t="s">
-        <x:v>472</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R170" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S170" s="14" t="n">
-        <x:v>635312</x:v>
+        <x:v>595020</x:v>
       </x:c>
       <x:c r="T170" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U170" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:21">
       <x:c r="A171" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B171" s="0" t="s">
-        <x:v>406</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C171" s="3" t="s"/>
       <x:c r="D171" s="3" t="s"/>
       <x:c r="G171" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I171" s="4" t="s">
-        <x:v>416</x:v>
-[...2 lines deleted...]
-        <x:v>47</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
-        <x:v>415</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
-        <x:v>416</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
-        <x:v>635314</x:v>
+        <x:v>595025</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
-        <x:v>128</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C172" s="15" t="s"/>
       <x:c r="D172" s="15" t="s"/>
-      <x:c r="E172" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="J172" s="14" t="s"/>
       <x:c r="K172" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
-        <x:v>13263</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
-        <x:v>598958</x:v>
+        <x:v>595030</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>476</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>595017</x:v>
+        <x:v>595032</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>595020</x:v>
+        <x:v>595044</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
-        <x:v>479</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
-        <x:v>478</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>595025</x:v>
+        <x:v>595058</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
-        <x:v>483</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>595030</x:v>
+        <x:v>595060</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
-        <x:v>484</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
-        <x:v>595032</x:v>
+        <x:v>595063</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
-        <x:v>335</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
-        <x:v>595044</x:v>
+        <x:v>595064</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>486</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>487</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>595058</x:v>
+        <x:v>595067</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>489</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>490</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>595060</x:v>
+        <x:v>595069</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
-        <x:v>281</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
-        <x:v>595063</x:v>
+        <x:v>595077</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>492</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>493</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
-        <x:v>595064</x:v>
+        <x:v>595090</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>494</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>495</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
-        <x:v>496</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
-        <x:v>595067</x:v>
+        <x:v>595101</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>94</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
-        <x:v>595069</x:v>
+        <x:v>595988</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>498</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>499</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>500</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
-        <x:v>595077</x:v>
+        <x:v>595644</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>501</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
-        <x:v>595090</x:v>
+        <x:v>595015</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>423</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
-        <x:v>595101</x:v>
+        <x:v>595028</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
-        <x:v>414</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>416</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
-        <x:v>11045</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>415</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>416</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
-        <x:v>597468</x:v>
+        <x:v>595031</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
-        <x:v>468</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
-        <x:v>595968</x:v>
+        <x:v>595034</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>503</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>504</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
-        <x:v>362</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
-        <x:v>595978</x:v>
+        <x:v>595043</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
-        <x:v>13154</x:v>
+        <x:v>32054</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>217</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>218</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
-        <x:v>595980</x:v>
+        <x:v>595046</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
-        <x:v>42</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
-        <x:v>505</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
-      <x:c r="E192" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>506</x:v>
-[...1 lines deleted...]
-      <x:c r="H192" s="14" t="s">
         <x:v>507</x:v>
       </x:c>
+      <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>508</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>411</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
-        <x:v>401</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
-        <x:v>630791</x:v>
+        <x:v>595053</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>335</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="Q193" s="4" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="R193" s="0" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="Q193" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>595038</x:v>
+        <x:v>595075</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>265</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>595049</x:v>
+        <x:v>595078</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
-        <x:v>595080</x:v>
+        <x:v>595081</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
-        <x:v>517</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
-        <x:v>595092</x:v>
+        <x:v>595093</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>519</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
-        <x:v>595094</x:v>
+        <x:v>595104</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
-        <x:v>32054</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
-        <x:v>595640</x:v>
+        <x:v>595645</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C199" s="3" t="n">
         <x:v>40552</x:v>
       </x:c>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H199" s="0" t="s">
         <x:v>523</x:v>
       </x:c>
@@ -12746,51 +12754,51 @@
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>617945</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
-        <x:v>434</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>42321</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -12818,78 +12826,78 @@
       <x:c r="T200" s="16" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>531</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="H201" s="0" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="J201" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>472</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>632579</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>82</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C202" s="15" t="n">
         <x:v>42368</x:v>
       </x:c>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
@@ -13002,171 +13010,171 @@
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I204" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>636929</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C205" s="3" t="n">
         <x:v>37614</x:v>
       </x:c>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="J205" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42082</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>622002</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>550</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>41818</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="K206" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>13175</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>620332</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>553</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
         <x:v>556</x:v>
@@ -13266,51 +13274,51 @@
       </x:c>
       <x:c r="B209" s="0" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>564</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
         <x:v>607368</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
@@ -13321,106 +13329,106 @@
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="I210" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>13113</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
         <x:v>636930</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>130</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>113</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
         <x:v>635377</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>