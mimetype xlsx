--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -350,74 +350,74 @@
   <x:si>
     <x:t>Crc</x:t>
   </x:si>
   <x:si>
     <x:t>83130</x:t>
   </x:si>
   <x:si>
     <x:t>LA VALETTE-DU-VAR</x:t>
   </x:si>
   <x:si>
     <x:t>Sauveteur Secouriste du Travail (SST) : Maintien et Actualisation des Compétences (MAC) - PRS002</x:t>
   </x:si>
   <x:si>
     <x:t>08/30/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Gestes qui sauvent</x:t>
   </x:si>
   <x:si>
     <x:t>Forseco</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Sauveteur secouriste travail - Maintien et actualisation des compétences (MAC SST) - Recyclage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent de la fonction publique , Salarié , Tout public</x:t>
+  </x:si>
+  <x:si>
     <x:t>DIU Enseignement de la Natation, Surveillance, Sécurité et Sauvetage en Milieu Aquatique</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université</x:t>
   </x:si>
   <x:si>
     <x:t>AMU</x:t>
   </x:si>
   <x:si>
     <x:t>13007</x:t>
   </x:si>
   <x:si>
     <x:t>Sécurité secourisme aquatique</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Sauveteur secouriste travail - Maintien et actualisation des compétences (MAC SST) - Recyclage</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Formation de Formateur sauveteur secouriste du travail (SST)</x:t>
   </x:si>
   <x:si>
     <x:t>Bird Formation</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>Formation formateur sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>10/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Sauveteur Secouriste du Travail (SST) - Maintien et Actualisation des Compétences (MAC)</x:t>
   </x:si>
   <x:si>
     <x:t>Alliance pour l'Emploi et la Formation en Entreprise</x:t>
   </x:si>
   <x:si>
     <x:t>AEFE</x:t>
@@ -485,362 +485,362 @@
   <x:si>
     <x:t>06320</x:t>
   </x:si>
   <x:si>
     <x:t>formation mixte</x:t>
   </x:si>
   <x:si>
     <x:t>CAP-D'AIL</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>PSC 1 (Prévention et Secours Civiques)</x:t>
   </x:si>
   <x:si>
     <x:t>Association de Marseille des Secouristes Français de la Croix Blanche</x:t>
   </x:si>
   <x:si>
     <x:t>AMS CROIX BLANCHE</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Guide fiLes et serres fiLes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mandyben</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Évacuation site</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 6e</x:t>
+  </x:si>
+  <x:si>
     <x:t>Olivier Dupeyre Formation</x:t>
   </x:si>
   <x:si>
     <x:t>ODF</x:t>
   </x:si>
   <x:si>
     <x:t>84100</x:t>
   </x:si>
   <x:si>
     <x:t>ORANGE</x:t>
   </x:si>
   <x:si>
     <x:t>Maintien et actualisation des compétences de sauveteur secouriste du travail (MAC SST)</x:t>
   </x:si>
   <x:si>
     <x:t>Rescue Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>RFC</x:t>
   </x:si>
   <x:si>
     <x:t>04100</x:t>
   </x:si>
   <x:si>
     <x:t>MANOSQUE</x:t>
   </x:si>
   <x:si>
     <x:t>Appareil Respiratoire Isolant (ARI)</x:t>
   </x:si>
   <x:si>
     <x:t>Atout Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13270</x:t>
   </x:si>
   <x:si>
     <x:t>FOS-SUR-MER</x:t>
   </x:si>
   <x:si>
-    <x:t>Guide fiLes et serres fiLes</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Maintien et actualisation des compétences du sauveteur-secouriste du travail MAC SST</x:t>
   </x:si>
   <x:si>
     <x:t>Athéna Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>13340</x:t>
   </x:si>
   <x:si>
     <x:t>Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>ROGNAC</x:t>
   </x:si>
   <x:si>
+    <x:t xml:space="preserve">Maintenir et actualiser ses compétences de Sauveteur secouriste du travail (MAC SST) </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anaris Consulting - Antenne Marseille</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE-15e</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agent en protection physique des personnes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Si Région Paca</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Protection rapprochée</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VILLENEUVE-LOUBET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manipulation d'extincteurs sur feu réel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benoît Vincens Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVS FORMATION</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Formation Professionnelle en Sécurité du Travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFPST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LA SEYNE-SUR-MER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aptitude Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MANDELIEU-LA-NAPOULE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Croix Blanche Prévention</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Maintien et actualisation des compétences de formateur sauveteur secouriste du travail</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Convergence Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTIBES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/18/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bernard Clément Formation Travaux Publics</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BCFTP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEMENOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manipulation des extincteurs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpes Formations Conseils</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AFC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ubitech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ab Sud Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARSEILLE- 1er</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arniaud Consulteam</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Équipier de première intervention (EPI)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sauveteur secouriste travail (SST)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Btp France Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devenir formateur prévention des incendies et évacuation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manipulation extincteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enseignement Risques Professionnels Sud Est</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERP FORMATION SUD EST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mely Formation Prévention 84</x:t>
   </x:si>
   <x:si>
     <x:t>MFP 84</x:t>
   </x:si>
   <x:si>
     <x:t>84700</x:t>
   </x:si>
   <x:si>
     <x:t>Autre public , Elu , Public en emploi , Salarié , Salarié de l'artisanat</x:t>
   </x:si>
   <x:si>
     <x:t>SORGUES</x:t>
   </x:si>
   <x:si>
-    <x:t>Agent en protection physique des personnes</x:t>
-[...137 lines deleted...]
-    <x:t>Manipulation extincteur</x:t>
+    <x:t>Equipier de première intervention : manipulation des extincteurs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Direct Sécurité Formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06300</x:t>
   </x:si>
   <x:si>
     <x:t>Europe Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>EFC</x:t>
   </x:si>
   <x:si>
     <x:t>06130</x:t>
   </x:si>
   <x:si>
     <x:t>GRASSE</x:t>
   </x:si>
   <x:si>
-    <x:t>Enseignement Risques Professionnels Sud Est</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Céline Baron - Celineb Formation Conseil</x:t>
   </x:si>
   <x:si>
     <x:t>06550</x:t>
   </x:si>
   <x:si>
     <x:t>LA ROQUETTE-SUR-SIAGNE</x:t>
   </x:si>
   <x:si>
     <x:t>01/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Als Naille Cyno</x:t>
   </x:si>
   <x:si>
     <x:t>13510</x:t>
   </x:si>
   <x:si>
     <x:t>EGUILLES</x:t>
   </x:si>
   <x:si>
     <x:t>01/05/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Cynophile - Maintien et actualisation des compétences (MAC) (Renouvellement carte professionnelle)</x:t>
   </x:si>
   <x:si>
+    <x:t>Demandeur d'emploi , Salarié</x:t>
+  </x:si>
+  <x:si>
     <x:t>France Formation Sécurité</x:t>
   </x:si>
   <x:si>
     <x:t>FFS</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
-    <x:t>Demandeur d'emploi , Salarié</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Vikaria</x:t>
   </x:si>
   <x:si>
     <x:t>06640</x:t>
   </x:si>
   <x:si>
     <x:t>SAINT-JEANNET</x:t>
   </x:si>
   <x:si>
     <x:t>01/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formatsud Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13011</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-11e</x:t>
@@ -1049,68 +1049,68 @@
   <x:si>
     <x:t>Équipier de Première Intervention (EPI) - Prévention - Renforcer l'intervention immédiate du PTI avec les extincteurs et RIA - PIS056</x:t>
   </x:si>
   <x:si>
     <x:t>08/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Mblp Sécurité - Salamandre Formations</x:t>
   </x:si>
   <x:si>
     <x:t>83550</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>VIDAUBAN</x:t>
   </x:si>
   <x:si>
     <x:t>08/25/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>NG Formations - Ngnear</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Centre de Formation et des Métiers</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBAGNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Centre de Formation et des Métiers</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Easy Partner</x:t>
   </x:si>
   <x:si>
     <x:t>13100</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Education Canine Trets</x:t>
   </x:si>
   <x:si>
     <x:t>ECT</x:t>
   </x:si>
   <x:si>
     <x:t>83119</x:t>
   </x:si>
   <x:si>
     <x:t>TRETS</x:t>
@@ -1460,63 +1460,63 @@
   <x:si>
     <x:t>11/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/26/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/30/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>12/09/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Association Départementale d'Etudes et de Formation</x:t>
   </x:si>
   <x:si>
     <x:t>Greta-Cfa Marseille Méditerranée</x:t>
   </x:si>
   <x:si>
     <x:t>13010</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-10e</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>12/09/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/22/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/27/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2027 00:00:00</x:t>
   </x:si>
@@ -3008,140 +3008,141 @@
       <x:c r="R15" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S15" s="0" t="n">
         <x:v>586606</x:v>
       </x:c>
       <x:c r="T15" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U15" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:21">
       <x:c r="A16" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B16" s="14" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C16" s="15" t="s"/>
       <x:c r="D16" s="15" t="s"/>
       <x:c r="E16" s="14" t="s"/>
       <x:c r="F16" s="14" t="s"/>
       <x:c r="G16" s="14" t="s">
-        <x:v>94</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="H16" s="14" t="s"/>
       <x:c r="I16" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J16" s="14" t="s"/>
       <x:c r="K16" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="L16" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M16" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N16" s="15" t="n">
-        <x:v>42805</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O16" s="14" t="s">
-        <x:v>97</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P16" s="14" t="s">
-        <x:v>94</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q16" s="16" t="s">
-        <x:v>96</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R16" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S16" s="14" t="n">
-        <x:v>584127</x:v>
+        <x:v>586603</x:v>
       </x:c>
       <x:c r="T16" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U16" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:21">
       <x:c r="A17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B17" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C17" s="3" t="s"/>
       <x:c r="D17" s="3" t="s"/>
       <x:c r="G17" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H17" s="0" t="s">
+        <x:v>97</x:v>
       </x:c>
       <x:c r="I17" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K17" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L17" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M17" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N17" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42805</x:v>
       </x:c>
       <x:c r="O17" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="P17" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="Q17" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="R17" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="S17" s="0" t="n">
-        <x:v>586603</x:v>
+        <x:v>584127</x:v>
       </x:c>
       <x:c r="T17" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="U17" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:21">
       <x:c r="A18" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B18" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C18" s="15" t="s"/>
       <x:c r="D18" s="15" t="s"/>
       <x:c r="E18" s="14" t="s"/>
       <x:c r="F18" s="14" t="s"/>
       <x:c r="G18" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H18" s="14" t="s"/>
       <x:c r="I18" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J18" s="14" t="s"/>
       <x:c r="K18" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
@@ -3773,139 +3774,139 @@
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>608267</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C31" s="3" t="s"/>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>603941</x:v>
+        <x:v>603939</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
-        <x:v>88</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C32" s="15" t="s"/>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s"/>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s"/>
       <x:c r="K32" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L32" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M32" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N32" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O32" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P32" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="Q32" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R32" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="S32" s="14" t="n">
-        <x:v>603939</x:v>
+        <x:v>603941</x:v>
       </x:c>
       <x:c r="T32" s="16" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="U32" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:21">
       <x:c r="A33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B33" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C33" s="3" t="s"/>
       <x:c r="D33" s="3" t="s"/>
       <x:c r="G33" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I33" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K33" s="0" t="s">
         <x:v>27</x:v>
@@ -4029,301 +4030,302 @@
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>600703</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C36" s="15" t="s"/>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>138</x:v>
-[...1 lines deleted...]
-      <x:c r="H36" s="14" t="s">
         <x:v>139</x:v>
       </x:c>
+      <x:c r="H36" s="14" t="s"/>
       <x:c r="I36" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s"/>
       <x:c r="K36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42870</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
-        <x:v>590235</x:v>
+        <x:v>576702</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C37" s="3" t="s"/>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="G37" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H37" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L37" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M37" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N37" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O37" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P37" s="0" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
-        <x:v>590236</x:v>
+        <x:v>590235</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C38" s="15" t="s"/>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s"/>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H38" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="H38" s="14" t="s">
+      <x:c r="I38" s="16" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s"/>
       <x:c r="K38" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M38" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N38" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O38" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P38" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="Q38" s="16" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="R38" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="R38" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="S38" s="14" t="n">
-        <x:v>598139</x:v>
+        <x:v>590236</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C39" s="3" t="s"/>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H39" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>42891</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>555982</x:v>
+        <x:v>598139</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C40" s="15" t="s"/>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s"/>
       <x:c r="I40" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s"/>
       <x:c r="K40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
-        <x:v>131</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
-        <x:v>42870</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>576702</x:v>
+        <x:v>555982</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="C41" s="3" t="s"/>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>158</x:v>
@@ -4342,882 +4344,879 @@
       </x:c>
       <x:c r="P41" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>606360</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C42" s="15" t="s"/>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>160</x:v>
-[...1 lines deleted...]
-      <x:c r="H42" s="14" t="s">
         <x:v>161</x:v>
       </x:c>
+      <x:c r="H42" s="14" t="s"/>
       <x:c r="I42" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s"/>
       <x:c r="K42" s="14" t="s">
-        <x:v>163</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>618090</x:v>
+        <x:v>611440</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>40374</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="I43" s="4" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="I43" s="4" t="s">
+      <x:c r="J43" s="0" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>42812</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="P43" s="0" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="Q43" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="R43" s="0" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>170</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>585298</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C44" s="15" t="s"/>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>119</x:v>
-[...1 lines deleted...]
-      <x:c r="H44" s="14" t="s"/>
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H44" s="14" t="s">
+        <x:v>172</x:v>
+      </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s"/>
       <x:c r="K44" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
-        <x:v>119</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>120</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>608225</x:v>
+        <x:v>616466</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C45" s="3" t="s"/>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="G45" s="0" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H45" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="K45" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L45" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="M45" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N45" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="O45" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="P45" s="0" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="K45" s="0" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="Q45" s="4" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>616466</x:v>
+        <x:v>603860</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C46" s="15" t="s"/>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s"/>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s"/>
       <x:c r="K46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>603860</x:v>
+        <x:v>612000</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C47" s="3" t="s"/>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>180</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>612000</x:v>
+        <x:v>608225</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C48" s="15" t="s"/>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s"/>
       <x:c r="I48" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s"/>
       <x:c r="K48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>612971</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C49" s="3" t="s"/>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H49" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="H49" s="0" t="s">
+      <x:c r="I49" s="4" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="I49" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>600625</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C50" s="15" t="s"/>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H50" s="14" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="H50" s="14" t="s">
+      <x:c r="I50" s="16" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s"/>
       <x:c r="K50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>600627</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C51" s="3" t="s"/>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H51" s="0" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="H51" s="0" t="s">
+      <x:c r="I51" s="4" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>600628</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C52" s="15" t="s"/>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s"/>
       <x:c r="I52" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s"/>
       <x:c r="K52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="Q52" s="16" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="Q52" s="16" t="s">
+      <x:c r="R52" s="14" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>600704</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C53" s="3" t="s"/>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H53" s="0" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="H53" s="0" t="s">
+      <x:c r="I53" s="4" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N53" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O53" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P53" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="R53" s="0" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>600009</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C54" s="15" t="s"/>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s"/>
       <x:c r="I54" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s"/>
       <x:c r="K54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M54" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="N54" s="15" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O54" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P54" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>577945</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C55" s="3" t="s"/>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="H55" s="0" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>613260</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C56" s="15" t="s"/>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s"/>
       <x:c r="I56" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s"/>
       <x:c r="K56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>610234</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C57" s="3" t="s"/>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H57" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="H57" s="0" t="s">
+      <x:c r="I57" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="I57" s="4" t="s">
+      <x:c r="K57" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L57" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="M57" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N57" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="O57" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="P57" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q57" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="R57" s="0" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
         <x:v>609108</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C58" s="15" t="s"/>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -5237,193 +5236,193 @@
       <x:c r="M58" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
         <x:v>608198</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C59" s="3" t="s"/>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
         <x:v>623039</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C60" s="15" t="s"/>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s"/>
       <x:c r="I60" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s"/>
       <x:c r="K60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
         <x:v>612948</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C61" s="3" t="s"/>
       <x:c r="D61" s="3" t="s"/>
       <x:c r="G61" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="I61" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="I61" s="4" t="s">
+      <x:c r="K61" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L61" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="M61" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N61" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="O61" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="P61" s="0" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="Q61" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="R61" s="0" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
         <x:v>609341</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C62" s="15" t="s"/>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s"/>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
@@ -5454,78 +5453,78 @@
         <x:v>157</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
         <x:v>606371</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C63" s="3" t="s"/>
       <x:c r="D63" s="3" t="s"/>
       <x:c r="G63" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="I63" s="4" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="Q63" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="Q63" s="4" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
         <x:v>614241</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C64" s="15" t="s"/>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
@@ -5545,615 +5544,616 @@
       <x:c r="M64" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
         <x:v>599730</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
-        <x:v>199</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C65" s="3" t="s"/>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
         <x:v>609294</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C66" s="15" t="s"/>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s"/>
       <x:c r="K66" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L66" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M66" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N66" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O66" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P66" s="14" t="s">
-        <x:v>208</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>617172</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>210</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C67" s="3" t="s"/>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="G67" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>623044</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C68" s="15" t="s"/>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s"/>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s"/>
       <x:c r="I68" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s"/>
       <x:c r="K68" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M68" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N68" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O68" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P68" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="Q68" s="16" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="R68" s="14" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="S68" s="14" t="n">
         <x:v>612978</x:v>
       </x:c>
       <x:c r="T68" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U68" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:21">
       <x:c r="A69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B69" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C69" s="3" t="s"/>
       <x:c r="D69" s="3" t="s"/>
       <x:c r="G69" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H69" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I69" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K69" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L69" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M69" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N69" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O69" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P69" s="0" t="s">
-        <x:v>183</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q69" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="R69" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S69" s="0" t="n">
-        <x:v>600629</x:v>
+        <x:v>611094</x:v>
       </x:c>
       <x:c r="T69" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U69" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:21">
       <x:c r="A70" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B70" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C70" s="15" t="s"/>
       <x:c r="D70" s="15" t="s"/>
       <x:c r="E70" s="14" t="s"/>
       <x:c r="F70" s="14" t="s"/>
       <x:c r="G70" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H70" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="I70" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="J70" s="14" t="s"/>
       <x:c r="K70" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="L70" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M70" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N70" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O70" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P70" s="14" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="Q70" s="16" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="R70" s="14" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S70" s="14" t="n">
-        <x:v>608802</x:v>
+        <x:v>618090</x:v>
       </x:c>
       <x:c r="T70" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U70" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:21">
       <x:c r="A71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B71" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C71" s="3" t="s"/>
       <x:c r="D71" s="3" t="s"/>
       <x:c r="G71" s="0" t="s">
-        <x:v>216</x:v>
-[...2 lines deleted...]
-        <x:v>217</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I71" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K71" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L71" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M71" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N71" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42891</x:v>
       </x:c>
       <x:c r="O71" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P71" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q71" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R71" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S71" s="0" t="n">
-        <x:v>611094</x:v>
+        <x:v>609357</x:v>
       </x:c>
       <x:c r="T71" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U71" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:21">
       <x:c r="A72" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B72" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C72" s="15" t="s"/>
       <x:c r="D72" s="15" t="s"/>
       <x:c r="E72" s="14" t="s"/>
       <x:c r="F72" s="14" t="s"/>
       <x:c r="G72" s="14" t="s">
-        <x:v>156</x:v>
-[...1 lines deleted...]
-      <x:c r="H72" s="14" t="s"/>
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H72" s="14" t="s">
+        <x:v>148</x:v>
+      </x:c>
       <x:c r="I72" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="J72" s="14" t="s"/>
       <x:c r="K72" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L72" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M72" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N72" s="15" t="n">
-        <x:v>42891</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O72" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P72" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="Q72" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R72" s="14" t="s">
-        <x:v>159</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S72" s="14" t="n">
-        <x:v>609357</x:v>
+        <x:v>598166</x:v>
       </x:c>
       <x:c r="T72" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U72" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:21">
       <x:c r="A73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B73" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C73" s="3" t="s"/>
       <x:c r="D73" s="3" t="s"/>
       <x:c r="G73" s="0" t="s">
-        <x:v>143</x:v>
-[...2 lines deleted...]
-        <x:v>144</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I73" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K73" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L73" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M73" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N73" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O73" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P73" s="0" t="s">
-        <x:v>143</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="Q73" s="4" t="s">
-        <x:v>145</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="R73" s="0" t="s">
-        <x:v>146</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S73" s="0" t="n">
-        <x:v>598166</x:v>
+        <x:v>626812</x:v>
       </x:c>
       <x:c r="T73" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U73" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:21">
       <x:c r="A74" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B74" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C74" s="15" t="s"/>
       <x:c r="D74" s="15" t="s"/>
       <x:c r="E74" s="14" t="s"/>
       <x:c r="F74" s="14" t="s"/>
       <x:c r="G74" s="14" t="s">
-        <x:v>221</x:v>
-[...1 lines deleted...]
-      <x:c r="H74" s="14" t="s"/>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H74" s="14" t="s">
+        <x:v>183</x:v>
+      </x:c>
       <x:c r="I74" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s"/>
       <x:c r="K74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
-        <x:v>221</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
-        <x:v>626812</x:v>
+        <x:v>600629</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C75" s="3" t="s"/>
       <x:c r="D75" s="3" t="s"/>
       <x:c r="G75" s="0" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
-        <x:v>611440</x:v>
+        <x:v>608802</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C76" s="15" t="s"/>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s"/>
       <x:c r="F76" s="14" t="s"/>
       <x:c r="G76" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
         <x:v>228</x:v>
@@ -6240,336 +6240,336 @@
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C78" s="15" t="s"/>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s"/>
       <x:c r="I78" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s"/>
       <x:c r="K78" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>586085</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C79" s="3" t="s"/>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="G79" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
         <x:v>585366</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C80" s="15" t="s"/>
       <x:c r="D80" s="15" t="s"/>
       <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>236</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s"/>
       <x:c r="K80" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42005</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>611298</x:v>
+        <x:v>585357</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C81" s="3" t="s"/>
       <x:c r="D81" s="3" t="s"/>
       <x:c r="G81" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>585357</x:v>
+        <x:v>585362</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>235</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C82" s="15" t="s"/>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>231</x:v>
-[...1 lines deleted...]
-      <x:c r="H82" s="14" t="s"/>
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H82" s="14" t="s">
+        <x:v>238</x:v>
+      </x:c>
       <x:c r="I82" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s"/>
       <x:c r="K82" s="14" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="L82" s="14" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="M82" s="14" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N82" s="15" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="O82" s="14" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="P82" s="14" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="Q82" s="16" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="R82" s="14" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="L82" s="14" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>585362</x:v>
+        <x:v>611298</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="C83" s="3" t="s"/>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>42005</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>585358</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C84" s="15" t="s"/>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s"/>
       <x:c r="K84" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
@@ -6646,76 +6646,76 @@
         <x:v>614492</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C86" s="15" t="s"/>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s"/>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="H86" s="14" t="s"/>
       <x:c r="I86" s="16" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s"/>
       <x:c r="K86" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="R86" s="14" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>614263</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="C87" s="3" t="s"/>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="G87" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>256</x:v>
@@ -7190,68 +7190,68 @@
         <x:v>103</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s"/>
       <x:c r="K96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>631174</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="I97" s="4" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
@@ -7373,51 +7373,51 @@
       </x:c>
       <x:c r="U99" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:21">
       <x:c r="A100" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B100" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C100" s="15" t="s"/>
       <x:c r="D100" s="15" t="s"/>
       <x:c r="E100" s="14" t="s"/>
       <x:c r="F100" s="14" t="s"/>
       <x:c r="G100" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H100" s="14" t="s"/>
       <x:c r="I100" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="J100" s="14" t="s"/>
       <x:c r="K100" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L100" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M100" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N100" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O100" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P100" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q100" s="16" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="R100" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S100" s="14" t="n">
         <x:v>633868</x:v>
       </x:c>
@@ -7766,340 +7766,340 @@
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
         <x:v>620032</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>619984</x:v>
+        <x:v>586864</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
         <x:v>635732</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C110" s="15" t="s"/>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s"/>
       <x:c r="K110" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="Q110" s="16" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="R110" s="14" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="S110" s="14" t="n">
+        <x:v>619984</x:v>
+      </x:c>
+      <x:c r="T110" s="16" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="U110" s="16" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C111" s="3" t="s"/>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="G111" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>620013</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C112" s="15" t="s"/>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s"/>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s"/>
       <x:c r="I112" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s"/>
       <x:c r="K112" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>586817</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C113" s="3" t="s"/>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
         <x:v>620020</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C114" s="15" t="s"/>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>333</x:v>
       </x:c>
@@ -8435,51 +8435,51 @@
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>620747</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C121" s="3" t="s"/>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
@@ -8537,184 +8537,184 @@
       </x:c>
       <x:c r="P122" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
         <x:v>623517</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C123" s="3" t="s"/>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
         <x:v>628492</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C124" s="15" t="s"/>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I124" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s"/>
       <x:c r="K124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
         <x:v>598247</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C125" s="3" t="s"/>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
         <x:v>628491</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C126" s="15" t="s"/>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
@@ -8845,86 +8845,86 @@
       </x:c>
       <x:c r="P128" s="14" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
         <x:v>617941</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C129" s="3" t="s"/>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H129" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="H129" s="0" t="s">
+      <x:c r="I129" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="I129" s="4" t="s">
+      <x:c r="K129" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L129" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="M129" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N129" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="O129" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="P129" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q129" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="R129" s="0" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
         <x:v>626376</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C130" s="15" t="s"/>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -9009,80 +9009,80 @@
       <x:c r="R131" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
         <x:v>623968</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C132" s="15" t="s"/>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s"/>
       <x:c r="K132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
         <x:v>586818</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
         <x:v>38451</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
@@ -9172,75 +9172,75 @@
       <x:c r="S134" s="14" t="n">
         <x:v>619995</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
         <x:v>620821</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C136" s="15" t="s"/>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
@@ -9279,75 +9279,75 @@
       <x:c r="S136" s="14" t="n">
         <x:v>620011</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
         <x:v>630260</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C138" s="15" t="s"/>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
@@ -9386,75 +9386,75 @@
         <x:v>330</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
         <x:v>623964</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C139" s="3" t="s"/>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
         <x:v>628475</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -9480,139 +9480,139 @@
       </x:c>
       <x:c r="P140" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
         <x:v>620052</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="G141" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>586865</x:v>
+        <x:v>635733</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C142" s="15" t="s"/>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s"/>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s"/>
       <x:c r="I142" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s"/>
       <x:c r="K142" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>635733</x:v>
+        <x:v>586865</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C143" s="3" t="s"/>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="G143" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>27</x:v>
@@ -9631,291 +9631,291 @@
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>620034</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C144" s="15" t="s"/>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s"/>
       <x:c r="K144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>636101</x:v>
+        <x:v>619902</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
-        <x:v>380</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C145" s="3" t="s"/>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="G145" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>619902</x:v>
+        <x:v>636101</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C146" s="15" t="s"/>
       <x:c r="D146" s="15" t="s"/>
       <x:c r="E146" s="14" t="s"/>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H146" s="14" t="s"/>
       <x:c r="I146" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s"/>
       <x:c r="K146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
         <x:v>628493</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C147" s="3" t="s"/>
       <x:c r="D147" s="3" t="s"/>
       <x:c r="G147" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
         <x:v>631046</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C148" s="15" t="s"/>
       <x:c r="D148" s="15" t="s"/>
       <x:c r="E148" s="14" t="s"/>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H148" s="14" t="s"/>
       <x:c r="I148" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s"/>
       <x:c r="K148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
         <x:v>586827</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C149" s="3" t="s"/>
       <x:c r="D149" s="3" t="s"/>
       <x:c r="G149" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
         <x:v>334</x:v>
@@ -9948,127 +9948,127 @@
         <x:v>633941</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C150" s="15" t="s"/>
       <x:c r="D150" s="15" t="s"/>
       <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s"/>
       <x:c r="K150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
         <x:v>628476</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
       <x:c r="G151" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
         <x:v>620908</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C152" s="15" t="s"/>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
@@ -10565,73 +10565,73 @@
         <x:v>619907</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C162" s="15" t="s"/>
       <x:c r="D162" s="15" t="s"/>
       <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s"/>
       <x:c r="K162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>630124</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C163" s="3" t="s"/>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>311</x:v>
@@ -10656,51 +10656,51 @@
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>619912</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
         <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C164" s="15" t="s"/>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s"/>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I164" s="16" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s"/>
       <x:c r="K164" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L164" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M164" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N164" s="15" t="n">
@@ -10870,51 +10870,51 @@
         <x:v>31</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>620018</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="F168" s="14" t="s">
-        <x:v>197</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G168" s="14" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s"/>
       <x:c r="K168" s="14" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>405</x:v>
@@ -11055,363 +11055,364 @@
       <x:c r="I171" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K171" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L171" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M171" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N171" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O171" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P171" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q171" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R171" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S171" s="0" t="n">
         <x:v>620021</x:v>
       </x:c>
       <x:c r="T171" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U171" s="4" t="s">
         <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:21">
       <x:c r="A172" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B172" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C172" s="15" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D172" s="15" t="s"/>
       <x:c r="E172" s="14" t="s"/>
       <x:c r="F172" s="14" t="s"/>
       <x:c r="G172" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H172" s="14" t="s"/>
       <x:c r="I172" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J172" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K172" s="14" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="L172" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M172" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N172" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O172" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P172" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q172" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R172" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S172" s="14" t="n">
         <x:v>621494</x:v>
       </x:c>
       <x:c r="T172" s="16" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="U172" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:21">
       <x:c r="A173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B173" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C173" s="3" t="s"/>
       <x:c r="D173" s="3" t="s"/>
       <x:c r="G173" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H173" s="0" t="s">
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I173" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="K173" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L173" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M173" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N173" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O173" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P173" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
-        <x:v>619985</x:v>
+        <x:v>633109</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
-        <x:v>394</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
-        <x:v>394</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
-        <x:v>396</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
-        <x:v>397</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>633109</x:v>
+        <x:v>619985</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
         <x:v>620036</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
         <x:v>628477</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S177" s="0" t="n">
         <x:v>628495</x:v>
       </x:c>
       <x:c r="T177" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
@@ -11437,139 +11438,139 @@
       </x:c>
       <x:c r="P178" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q178" s="16" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="R178" s="14" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="S178" s="14" t="n">
         <x:v>584553</x:v>
       </x:c>
       <x:c r="T178" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U178" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>636102</x:v>
+        <x:v>590571</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>321</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
-        <x:v>590571</x:v>
+        <x:v>636102</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>27</x:v>
@@ -11703,78 +11704,78 @@
       <x:c r="T183" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C184" s="15" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K184" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>620901</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="H185" s="0" t="s">
         <x:v>347</x:v>
@@ -11799,214 +11800,214 @@
       </x:c>
       <x:c r="P185" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>621071</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>628496</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="H187" s="0" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="J187" s="0" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
-        <x:v>193</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>616977</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>586819</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
@@ -12022,125 +12023,125 @@
         <x:v>635734</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>628480</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>586866</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -12166,51 +12167,51 @@
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>620014</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
@@ -12226,76 +12227,76 @@
         <x:v>635417</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>628482</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>312</x:v>
@@ -12435,75 +12436,75 @@
       <x:c r="T197" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C198" s="15" t="n">
         <x:v>36077</x:v>
       </x:c>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="K198" s="14" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="L198" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>43413</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>620913</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>320</x:v>
@@ -12564,51 +12565,51 @@
         <x:v>312</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>620022</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
         <x:v>244</x:v>
@@ -12630,214 +12631,214 @@
       </x:c>
       <x:c r="P201" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>602835</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L202" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>628494</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>628576</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L204" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>628483</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="E205" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="F205" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="G205" s="0" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H205" s="0" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>24049</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>405</x:v>
       </x:c>
@@ -12850,707 +12851,705 @@
       <x:c r="R205" s="0" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>634436</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
-        <x:v>357</x:v>
-[...1 lines deleted...]
-      <x:c r="H206" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H206" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I206" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
-        <x:v>359</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L206" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
-        <x:v>358</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
-        <x:v>360</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
-        <x:v>615390</x:v>
+        <x:v>626366</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C207" s="3" t="s"/>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>65</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="S207" s="0" t="n">
-        <x:v>636103</x:v>
+        <x:v>615390</x:v>
       </x:c>
       <x:c r="T207" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U207" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S208" s="14" t="n">
-        <x:v>619986</x:v>
+        <x:v>636103</x:v>
       </x:c>
       <x:c r="T208" s="16" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>180</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>626366</x:v>
+        <x:v>619986</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>378</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>628578</x:v>
+        <x:v>619908</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>619908</x:v>
+        <x:v>629609</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>311</x:v>
-[...1 lines deleted...]
-      <x:c r="H212" s="14" t="s"/>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H212" s="14" t="s">
+        <x:v>179</x:v>
+      </x:c>
       <x:c r="I212" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>629609</x:v>
+        <x:v>626377</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>179</x:v>
-[...2 lines deleted...]
-        <x:v>180</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>181</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>182</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>626377</x:v>
+        <x:v>633943</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
-        <x:v>334</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>633943</x:v>
+        <x:v>628578</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
-        <x:v>313</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
-        <x:v>620008</x:v>
+        <x:v>628484</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
-        <x:v>316</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L216" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
-        <x:v>376</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
-        <x:v>620053</x:v>
+        <x:v>619901</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M217" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N217" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O217" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P217" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q217" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R217" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="S217" s="0" t="n">
-        <x:v>628484</x:v>
+        <x:v>620008</x:v>
       </x:c>
       <x:c r="T217" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U217" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="218" spans="1:21">
       <x:c r="A218" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B218" s="14" t="s">
-        <x:v>431</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C218" s="15" t="s"/>
       <x:c r="D218" s="15" t="s"/>
       <x:c r="E218" s="14" t="s"/>
       <x:c r="F218" s="14" t="s"/>
       <x:c r="G218" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H218" s="14" t="s"/>
       <x:c r="I218" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J218" s="14" t="s"/>
       <x:c r="K218" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L218" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M218" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N218" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O218" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P218" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q218" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R218" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="S218" s="14" t="n">
-        <x:v>619901</x:v>
+        <x:v>620053</x:v>
       </x:c>
       <x:c r="T218" s="16" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U218" s="16" t="s">
-        <x:v>432</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="219" spans="1:21">
       <x:c r="A219" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B219" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C219" s="3" t="s"/>
       <x:c r="D219" s="3" t="s"/>
       <x:c r="G219" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I219" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K219" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L219" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M219" s="0" t="s">
         <x:v>29</x:v>
@@ -13570,80 +13569,80 @@
       <x:c r="R219" s="0" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>619999</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>586828</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C221" s="3" t="s"/>
       <x:c r="D221" s="3" t="s"/>
       <x:c r="G221" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I221" s="4" t="s">
         <x:v>312</x:v>
@@ -13803,51 +13802,51 @@
         <x:v>312</x:v>
       </x:c>
       <x:c r="J224" s="14" t="s"/>
       <x:c r="K224" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L224" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M224" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N224" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O224" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P224" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q224" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R224" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S224" s="14" t="n">
         <x:v>620023</x:v>
       </x:c>
       <x:c r="T224" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U224" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
     </x:row>
     <x:row r="225" spans="1:21">
       <x:c r="A225" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B225" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C225" s="3" t="s"/>
       <x:c r="D225" s="3" t="s"/>
       <x:c r="G225" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I225" s="4" t="s">
         <x:v>80</x:v>
@@ -13869,51 +13868,51 @@
       </x:c>
       <x:c r="P225" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q225" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R225" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S225" s="0" t="n">
         <x:v>605398</x:v>
       </x:c>
       <x:c r="T225" s="4" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U225" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="226" spans="1:21">
       <x:c r="A226" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B226" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C226" s="15" t="s"/>
       <x:c r="D226" s="15" t="s"/>
       <x:c r="E226" s="14" t="s"/>
       <x:c r="F226" s="14" t="s"/>
       <x:c r="G226" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H226" s="14" t="s"/>
       <x:c r="I226" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J226" s="14" t="s"/>
       <x:c r="K226" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L226" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M226" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N226" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -13927,78 +13926,78 @@
         <x:v>321</x:v>
       </x:c>
       <x:c r="R226" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S226" s="14" t="n">
         <x:v>590572</x:v>
       </x:c>
       <x:c r="T226" s="16" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="U226" s="16" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="227" spans="1:21">
       <x:c r="A227" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B227" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C227" s="3" t="s"/>
       <x:c r="D227" s="3" t="s"/>
       <x:c r="G227" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I227" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K227" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L227" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M227" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N227" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O227" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P227" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q227" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R227" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S227" s="0" t="n">
         <x:v>586820</x:v>
       </x:c>
       <x:c r="T227" s="4" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="U227" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="228" spans="1:21">
       <x:c r="A228" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B228" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C228" s="15" t="s"/>
       <x:c r="D228" s="15" t="s"/>
       <x:c r="E228" s="14" t="s"/>
       <x:c r="F228" s="14" t="s"/>
       <x:c r="G228" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -14073,87 +14072,87 @@
       </x:c>
       <x:c r="P229" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q229" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R229" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S229" s="0" t="n">
         <x:v>636105</x:v>
       </x:c>
       <x:c r="T229" s="4" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="U229" s="4" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="230" spans="1:21">
       <x:c r="A230" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B230" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C230" s="15" t="s"/>
       <x:c r="D230" s="15" t="s"/>
       <x:c r="E230" s="14" t="s"/>
       <x:c r="F230" s="14" t="s"/>
       <x:c r="G230" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H230" s="14" t="s"/>
       <x:c r="I230" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J230" s="14" t="s"/>
       <x:c r="K230" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L230" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M230" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N230" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O230" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P230" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q230" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R230" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S230" s="14" t="n">
         <x:v>586867</x:v>
       </x:c>
       <x:c r="T230" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="U230" s="16" t="s">
         <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="231" spans="1:21">
       <x:c r="A231" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B231" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C231" s="3" t="s"/>
       <x:c r="D231" s="3" t="s"/>
       <x:c r="G231" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H231" s="0" t="s">
         <x:v>366</x:v>
@@ -14214,100 +14213,100 @@
         <x:v>312</x:v>
       </x:c>
       <x:c r="J232" s="14" t="s"/>
       <x:c r="K232" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L232" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M232" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N232" s="15" t="n">
         <x:v>42872</x:v>
       </x:c>
       <x:c r="O232" s="14" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="P232" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q232" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R232" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S232" s="14" t="n">
         <x:v>619903</x:v>
       </x:c>
       <x:c r="T232" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="U232" s="16" t="s">
         <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="233" spans="1:21">
       <x:c r="A233" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B233" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C233" s="3" t="s"/>
       <x:c r="D233" s="3" t="s"/>
       <x:c r="G233" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I233" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K233" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L233" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M233" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N233" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O233" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P233" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q233" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R233" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S233" s="0" t="n">
         <x:v>619987</x:v>
       </x:c>
       <x:c r="T233" s="4" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U233" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="234" spans="1:21">
       <x:c r="A234" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B234" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C234" s="15" t="s"/>
       <x:c r="D234" s="15" t="s"/>
       <x:c r="E234" s="14" t="s"/>
       <x:c r="F234" s="14" t="s"/>
       <x:c r="G234" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -14333,148 +14332,147 @@
       </x:c>
       <x:c r="P234" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q234" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R234" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S234" s="14" t="n">
         <x:v>620001</x:v>
       </x:c>
       <x:c r="T234" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U234" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="235" spans="1:21">
       <x:c r="A235" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B235" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C235" s="3" t="s"/>
       <x:c r="D235" s="3" t="s"/>
       <x:c r="G235" s="0" t="s">
-        <x:v>394</x:v>
-[...2 lines deleted...]
-        <x:v>395</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I235" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K235" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L235" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M235" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N235" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O235" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P235" s="0" t="s">
-        <x:v>394</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q235" s="4" t="s">
-        <x:v>396</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R235" s="0" t="s">
-        <x:v>397</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="S235" s="0" t="n">
-        <x:v>633115</x:v>
+        <x:v>619981</x:v>
       </x:c>
       <x:c r="T235" s="4" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U235" s="4" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
-        <x:v>311</x:v>
-[...1 lines deleted...]
-      <x:c r="H236" s="14" t="s"/>
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="H236" s="14" t="s">
+        <x:v>395</x:v>
+      </x:c>
       <x:c r="I236" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
-        <x:v>440</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>619981</x:v>
+        <x:v>633115</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
-        <x:v>441</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H237" s="0" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
         <x:v>51</x:v>
@@ -14798,51 +14796,51 @@
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
         <x:v>620017</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -14907,231 +14905,231 @@
       <x:c r="R245" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
         <x:v>615391</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
         <x:v>586821</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
         <x:v>635736</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
         <x:v>586868</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L249" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M249" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N249" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O249" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P249" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q249" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R249" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S249" s="0" t="n">
         <x:v>620024</x:v>
       </x:c>
       <x:c r="T249" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="U249" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="250" spans="1:21">
       <x:c r="A250" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B250" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C250" s="15" t="s"/>
       <x:c r="D250" s="15" t="s"/>
       <x:c r="E250" s="14" t="s"/>
       <x:c r="F250" s="14" t="s"/>
       <x:c r="G250" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -15157,83 +15155,83 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>620012</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C251" s="3" t="s"/>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
         <x:v>628497</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -15305,51 +15303,51 @@
       <x:c r="M253" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42822</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>632799</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C254" s="15" t="s"/>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="J254" s="14" t="s"/>
       <x:c r="K254" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L254" s="14" t="s">
@@ -15366,182 +15364,182 @@
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>636106</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C255" s="3" t="s"/>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L255" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
-        <x:v>628498</x:v>
+        <x:v>619909</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
-        <x:v>318</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C256" s="15" t="s"/>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J256" s="14" t="s"/>
       <x:c r="K256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L256" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
-        <x:v>619909</x:v>
+        <x:v>628498</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C257" s="3" t="s"/>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K257" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L257" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>628485</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C258" s="15" t="s"/>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
@@ -15680,177 +15678,177 @@
         <x:v>342</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>620009</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C261" s="3" t="s"/>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K261" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L261" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>628486</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C262" s="15" t="s"/>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s"/>
       <x:c r="K262" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
         <x:v>586829</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C263" s="3" t="s"/>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
         <x:v>619988</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C264" s="15" t="s"/>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -16193,128 +16191,128 @@
         <x:v>619913</x:v>
       </x:c>
       <x:c r="T270" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U270" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="271" spans="1:21">
       <x:c r="A271" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B271" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C271" s="3" t="s"/>
       <x:c r="D271" s="3" t="s"/>
       <x:c r="G271" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H271" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I271" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="K271" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L271" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M271" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N271" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O271" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P271" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="Q271" s="4" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="R271" s="0" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="S271" s="0" t="n">
         <x:v>598248</x:v>
       </x:c>
       <x:c r="T271" s="4" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U271" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="272" spans="1:21">
       <x:c r="A272" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B272" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C272" s="15" t="s"/>
       <x:c r="D272" s="15" t="s"/>
       <x:c r="E272" s="14" t="s"/>
       <x:c r="F272" s="14" t="s"/>
       <x:c r="G272" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H272" s="14" t="s"/>
       <x:c r="I272" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J272" s="14" t="s"/>
       <x:c r="K272" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L272" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M272" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N272" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O272" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P272" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q272" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R272" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S272" s="14" t="n">
         <x:v>628487</x:v>
       </x:c>
       <x:c r="T272" s="16" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="U272" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="273" spans="1:21">
       <x:c r="A273" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B273" s="0" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="C273" s="3" t="s"/>
       <x:c r="D273" s="3" t="s"/>
       <x:c r="G273" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="I273" s="4" t="s">
         <x:v>312</x:v>
@@ -16394,78 +16392,78 @@
         <x:v>65</x:v>
       </x:c>
       <x:c r="R274" s="14" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S274" s="14" t="n">
         <x:v>636108</x:v>
       </x:c>
       <x:c r="T274" s="16" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U274" s="16" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="275" spans="1:21">
       <x:c r="A275" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B275" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C275" s="3" t="s"/>
       <x:c r="D275" s="3" t="s"/>
       <x:c r="G275" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I275" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K275" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L275" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M275" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N275" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O275" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P275" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q275" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R275" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S275" s="0" t="n">
         <x:v>586822</x:v>
       </x:c>
       <x:c r="T275" s="4" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="U275" s="4" t="s">
         <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="276" spans="1:21">
       <x:c r="A276" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B276" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C276" s="15" t="s"/>
       <x:c r="D276" s="15" t="s"/>
       <x:c r="E276" s="14" t="s"/>
       <x:c r="F276" s="14" t="s"/>
       <x:c r="G276" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -16540,104 +16538,104 @@
       </x:c>
       <x:c r="P277" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>620057</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C278" s="15" t="s"/>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H278" s="14" t="s"/>
       <x:c r="I278" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J278" s="14" t="s"/>
       <x:c r="K278" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L278" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M278" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N278" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O278" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P278" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q278" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R278" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S278" s="14" t="n">
         <x:v>586869</x:v>
       </x:c>
       <x:c r="T278" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="U278" s="16" t="s">
         <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="279" spans="1:21">
       <x:c r="A279" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B279" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C279" s="3" t="s"/>
       <x:c r="D279" s="3" t="s"/>
       <x:c r="G279" s="0" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="I279" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="K279" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L279" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M279" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N279" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O279" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P279" s="0" t="s">
@@ -16695,235 +16693,235 @@
       </x:c>
       <x:c r="P280" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q280" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R280" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="S280" s="14" t="n">
         <x:v>620004</x:v>
       </x:c>
       <x:c r="T280" s="16" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U280" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="281" spans="1:21">
       <x:c r="A281" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B281" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C281" s="3" t="s"/>
       <x:c r="D281" s="3" t="s"/>
       <x:c r="G281" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I281" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K281" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L281" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M281" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N281" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O281" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P281" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q281" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R281" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S281" s="0" t="n">
         <x:v>590575</x:v>
       </x:c>
       <x:c r="T281" s="4" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="U281" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="282" spans="1:21">
       <x:c r="A282" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B282" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C282" s="15" t="s"/>
       <x:c r="D282" s="15" t="s"/>
       <x:c r="E282" s="14" t="s"/>
       <x:c r="F282" s="14" t="s"/>
       <x:c r="G282" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H282" s="14" t="s"/>
       <x:c r="I282" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J282" s="14" t="s"/>
       <x:c r="K282" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L282" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M282" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N282" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O282" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P282" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q282" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R282" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S282" s="14" t="n">
         <x:v>628499</x:v>
       </x:c>
       <x:c r="T282" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U282" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="283" spans="1:21">
       <x:c r="A283" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B283" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C283" s="3" t="s"/>
       <x:c r="D283" s="3" t="s"/>
       <x:c r="G283" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I283" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K283" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L283" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M283" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N283" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O283" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P283" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q283" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R283" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S283" s="0" t="n">
         <x:v>586823</x:v>
       </x:c>
       <x:c r="T283" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U283" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="284" spans="1:21">
       <x:c r="A284" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B284" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C284" s="15" t="s"/>
       <x:c r="D284" s="15" t="s"/>
       <x:c r="E284" s="14" t="s"/>
       <x:c r="F284" s="14" t="s"/>
       <x:c r="G284" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H284" s="14" t="s"/>
       <x:c r="I284" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J284" s="14" t="s"/>
       <x:c r="K284" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L284" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M284" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N284" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O284" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P284" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q284" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R284" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="S284" s="14" t="n">
         <x:v>628489</x:v>
       </x:c>
       <x:c r="T284" s="16" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U284" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="285" spans="1:21">
       <x:c r="A285" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B285" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="C285" s="3" t="s"/>
       <x:c r="D285" s="3" t="s"/>
       <x:c r="G285" s="0" t="s">
         <x:v>391</x:v>
@@ -16940,51 +16938,51 @@
       <x:c r="M285" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N285" s="3" t="n">
         <x:v>42856</x:v>
       </x:c>
       <x:c r="O285" s="0" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="P285" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="Q285" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R285" s="0" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="S285" s="0" t="n">
         <x:v>605402</x:v>
       </x:c>
       <x:c r="T285" s="4" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="U285" s="4" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="286" spans="1:21">
       <x:c r="A286" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B286" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C286" s="15" t="s"/>
       <x:c r="D286" s="15" t="s"/>
       <x:c r="E286" s="14" t="s"/>
       <x:c r="F286" s="14" t="s"/>
       <x:c r="G286" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H286" s="14" t="s"/>
       <x:c r="I286" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J286" s="14" t="s"/>
       <x:c r="K286" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L286" s="14" t="s">
@@ -17033,206 +17031,206 @@
       <x:c r="I287" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K287" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L287" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M287" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N287" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O287" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P287" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q287" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R287" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S287" s="0" t="n">
         <x:v>620025</x:v>
       </x:c>
       <x:c r="T287" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U287" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="288" spans="1:21">
       <x:c r="A288" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B288" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C288" s="15" t="s"/>
       <x:c r="D288" s="15" t="s"/>
       <x:c r="E288" s="14" t="s"/>
       <x:c r="F288" s="14" t="s"/>
       <x:c r="G288" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H288" s="14" t="s"/>
       <x:c r="I288" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J288" s="14" t="s"/>
       <x:c r="K288" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L288" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M288" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N288" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O288" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P288" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q288" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R288" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S288" s="14" t="n">
         <x:v>586870</x:v>
       </x:c>
       <x:c r="T288" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U288" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="289" spans="1:21">
       <x:c r="A289" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B289" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C289" s="3" t="s"/>
       <x:c r="D289" s="3" t="s"/>
       <x:c r="G289" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H289" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="H289" s="0" t="s">
+      <x:c r="I289" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="I289" s="4" t="s">
+      <x:c r="K289" s="0" t="s">
+        <x:v>27</x:v>
+      </x:c>
+      <x:c r="L289" s="0" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="M289" s="0" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="N289" s="3" t="n">
+        <x:v>42829</x:v>
+      </x:c>
+      <x:c r="O289" s="0" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="P289" s="0" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="Q289" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="R289" s="0" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="S289" s="0" t="n">
         <x:v>626367</x:v>
       </x:c>
       <x:c r="T289" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U289" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="290" spans="1:21">
       <x:c r="A290" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B290" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C290" s="15" t="s"/>
       <x:c r="D290" s="15" t="s"/>
       <x:c r="E290" s="14" t="s"/>
       <x:c r="F290" s="14" t="s"/>
       <x:c r="G290" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H290" s="14" t="s"/>
       <x:c r="I290" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J290" s="14" t="s"/>
       <x:c r="K290" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L290" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M290" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N290" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O290" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P290" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q290" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R290" s="14" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="S290" s="14" t="n">
         <x:v>628579</x:v>
       </x:c>
       <x:c r="T290" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U290" s="16" t="s">
         <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="291" spans="1:21">
       <x:c r="A291" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B291" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C291" s="3" t="s"/>
       <x:c r="D291" s="3" t="s"/>
       <x:c r="G291" s="0" t="s">
         <x:v>357</x:v>
@@ -17264,80 +17262,80 @@
       <x:c r="R291" s="0" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="S291" s="0" t="n">
         <x:v>615392</x:v>
       </x:c>
       <x:c r="T291" s="4" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="U291" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="292" spans="1:21">
       <x:c r="A292" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B292" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C292" s="15" t="s"/>
       <x:c r="D292" s="15" t="s"/>
       <x:c r="E292" s="14" t="s"/>
       <x:c r="F292" s="14" t="s"/>
       <x:c r="G292" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H292" s="14" t="s"/>
       <x:c r="I292" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J292" s="14" t="s"/>
       <x:c r="K292" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L292" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M292" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N292" s="15" t="n">
         <x:v>42891</x:v>
       </x:c>
       <x:c r="O292" s="14" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P292" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q292" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R292" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S292" s="14" t="n">
         <x:v>586831</x:v>
       </x:c>
       <x:c r="T292" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U292" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="293" spans="1:21">
       <x:c r="A293" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B293" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C293" s="3" t="s"/>
       <x:c r="D293" s="3" t="s"/>
       <x:c r="G293" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="H293" s="0" t="s">
         <x:v>366</x:v>
@@ -17362,623 +17360,624 @@
       </x:c>
       <x:c r="P293" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="Q293" s="4" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R293" s="0" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S293" s="0" t="n">
         <x:v>623970</x:v>
       </x:c>
       <x:c r="T293" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U293" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="294" spans="1:21">
       <x:c r="A294" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B294" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C294" s="15" t="s"/>
       <x:c r="D294" s="15" t="s"/>
       <x:c r="E294" s="14" t="s"/>
       <x:c r="F294" s="14" t="s"/>
       <x:c r="G294" s="14" t="s">
-        <x:v>179</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="H294" s="14" t="s"/>
       <x:c r="I294" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="J294" s="14" t="s"/>
       <x:c r="K294" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L294" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M294" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N294" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O294" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P294" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q294" s="16" t="s">
-        <x:v>181</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R294" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S294" s="14" t="n">
-        <x:v>626378</x:v>
+        <x:v>619904</x:v>
       </x:c>
       <x:c r="T294" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U294" s="16" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="295" spans="1:21">
       <x:c r="A295" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B295" s="0" t="s">
-        <x:v>318</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C295" s="3" t="s"/>
       <x:c r="D295" s="3" t="s"/>
       <x:c r="G295" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H295" s="0" t="s">
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I295" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="K295" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L295" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M295" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N295" s="3" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O295" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P295" s="0" t="s">
-        <x:v>311</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="Q295" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R295" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="S295" s="0" t="n">
-        <x:v>619904</x:v>
+        <x:v>626378</x:v>
       </x:c>
       <x:c r="T295" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="U295" s="4" t="s">
         <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="296" spans="1:21">
       <x:c r="A296" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B296" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C296" s="15" t="s"/>
       <x:c r="D296" s="15" t="s"/>
       <x:c r="E296" s="14" t="s"/>
       <x:c r="F296" s="14" t="s"/>
       <x:c r="G296" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H296" s="14" t="s"/>
       <x:c r="I296" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J296" s="14" t="s"/>
       <x:c r="K296" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L296" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M296" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N296" s="15" t="n">
-        <x:v>42819</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O296" s="14" t="s">
-        <x:v>313</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P296" s="14" t="s">
-        <x:v>311</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q296" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R296" s="14" t="s">
-        <x:v>58</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S296" s="14" t="n">
-        <x:v>620005</x:v>
+        <x:v>628500</x:v>
       </x:c>
       <x:c r="T296" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U296" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="297" spans="1:21">
       <x:c r="A297" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B297" s="0" t="s">
-        <x:v>399</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C297" s="3" t="s"/>
       <x:c r="D297" s="3" t="s"/>
-      <x:c r="E297" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G297" s="0" t="s">
-        <x:v>401</x:v>
-[...2 lines deleted...]
-        <x:v>402</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I297" s="4" t="s">
-        <x:v>403</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K297" s="0" t="s">
-        <x:v>404</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L297" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M297" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N297" s="3" t="n">
-        <x:v>24049</x:v>
+        <x:v>42819</x:v>
       </x:c>
       <x:c r="O297" s="0" t="s">
-        <x:v>405</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="P297" s="0" t="s">
-        <x:v>463</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="Q297" s="4" t="s">
-        <x:v>202</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="R297" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="S297" s="0" t="n">
-        <x:v>634434</x:v>
+        <x:v>620005</x:v>
       </x:c>
       <x:c r="T297" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U297" s="4" t="s">
-        <x:v>259</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="298" spans="1:21">
       <x:c r="A298" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B298" s="14" t="s">
-        <x:v>399</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C298" s="15" t="s"/>
       <x:c r="D298" s="15" t="s"/>
-      <x:c r="E298" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E298" s="14" t="s"/>
+      <x:c r="F298" s="14" t="s"/>
       <x:c r="G298" s="14" t="s">
-        <x:v>401</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H298" s="14" t="s"/>
       <x:c r="I298" s="16" t="s">
-        <x:v>403</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J298" s="14" t="s"/>
       <x:c r="K298" s="14" t="s">
-        <x:v>404</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="L298" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M298" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N298" s="15" t="n">
-        <x:v>24049</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O298" s="14" t="s">
-        <x:v>405</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P298" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="Q298" s="16" t="s">
-        <x:v>465</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R298" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="S298" s="14" t="n">
-        <x:v>634435</x:v>
+        <x:v>605413</x:v>
       </x:c>
       <x:c r="T298" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U298" s="16" t="s">
-        <x:v>259</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="299" spans="1:21">
       <x:c r="A299" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B299" s="0" t="s">
-        <x:v>390</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C299" s="3" t="s"/>
       <x:c r="D299" s="3" t="s"/>
+      <x:c r="E299" s="0" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F299" s="0" t="s">
+        <x:v>196</x:v>
+      </x:c>
       <x:c r="G299" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H299" s="0" t="s">
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I299" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="K299" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="L299" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M299" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N299" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O299" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="P299" s="0" t="s">
-        <x:v>391</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="Q299" s="4" t="s">
-        <x:v>80</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R299" s="0" t="s">
-        <x:v>392</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S299" s="0" t="n">
-        <x:v>605413</x:v>
+        <x:v>634434</x:v>
       </x:c>
       <x:c r="T299" s="4" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U299" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="300" spans="1:21">
       <x:c r="A300" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B300" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C300" s="15" t="s"/>
       <x:c r="D300" s="15" t="s"/>
-      <x:c r="E300" s="14" t="s"/>
-      <x:c r="F300" s="14" t="s"/>
+      <x:c r="E300" s="14" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F300" s="14" t="s">
+        <x:v>196</x:v>
+      </x:c>
       <x:c r="G300" s="14" t="s">
-        <x:v>352</x:v>
-[...1 lines deleted...]
-      <x:c r="H300" s="14" t="s"/>
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="H300" s="14" t="s">
+        <x:v>402</x:v>
+      </x:c>
       <x:c r="I300" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="J300" s="14" t="s"/>
       <x:c r="K300" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="L300" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M300" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N300" s="15" t="n">
-        <x:v>42829</x:v>
+        <x:v>24049</x:v>
       </x:c>
       <x:c r="O300" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="P300" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="Q300" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="R300" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="S300" s="14" t="n">
-        <x:v>628500</x:v>
+        <x:v>634435</x:v>
       </x:c>
       <x:c r="T300" s="16" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="U300" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="301" spans="1:21">
       <x:c r="A301" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B301" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C301" s="3" t="s"/>
       <x:c r="D301" s="3" t="s"/>
       <x:c r="G301" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I301" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K301" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L301" s="0" t="s">
-        <x:v>51</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="M301" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N301" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O301" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P301" s="0" t="s">
-        <x:v>352</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="Q301" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="R301" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="S301" s="0" t="n">
-        <x:v>628501</x:v>
+        <x:v>636109</x:v>
       </x:c>
       <x:c r="T301" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U301" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="302" spans="1:21">
       <x:c r="A302" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B302" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C302" s="15" t="s"/>
       <x:c r="D302" s="15" t="s"/>
       <x:c r="E302" s="14" t="s"/>
       <x:c r="F302" s="14" t="s"/>
       <x:c r="G302" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H302" s="14" t="s"/>
       <x:c r="I302" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J302" s="14" t="s"/>
       <x:c r="K302" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L302" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="M302" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N302" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O302" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P302" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="Q302" s="16" t="s">
-        <x:v>65</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R302" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="S302" s="14" t="n">
-        <x:v>636109</x:v>
+        <x:v>628577</x:v>
       </x:c>
       <x:c r="T302" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U302" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="303" spans="1:21">
       <x:c r="A303" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B303" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C303" s="3" t="s"/>
       <x:c r="D303" s="3" t="s"/>
       <x:c r="G303" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I303" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K303" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L303" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M303" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N303" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O303" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P303" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q303" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R303" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S303" s="0" t="n">
-        <x:v>628577</x:v>
+        <x:v>628501</x:v>
       </x:c>
       <x:c r="T303" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="U303" s="4" t="s">
-        <x:v>467</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="304" spans="1:21">
       <x:c r="A304" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B304" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C304" s="15" t="s"/>
       <x:c r="D304" s="15" t="s"/>
       <x:c r="E304" s="14" t="s"/>
       <x:c r="F304" s="14" t="s"/>
       <x:c r="G304" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H304" s="14" t="s"/>
       <x:c r="I304" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="J304" s="14" t="s"/>
       <x:c r="K304" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L304" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M304" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N304" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O304" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P304" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q304" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R304" s="14" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="S304" s="14" t="n">
         <x:v>620058</x:v>
       </x:c>
       <x:c r="T304" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="U304" s="16" t="s">
-        <x:v>467</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="305" spans="1:21">
       <x:c r="A305" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B305" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C305" s="3" t="s"/>
       <x:c r="D305" s="3" t="s"/>
       <x:c r="G305" s="0" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="I305" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="K305" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L305" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M305" s="0" t="s">
         <x:v>29</x:v>
@@ -18002,122 +18001,122 @@
         <x:v>605400</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C306" s="15" t="s"/>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s"/>
       <x:c r="K306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>154</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
         <x:v>628490</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
         <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C307" s="3" t="s"/>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
         <x:v>628502</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
         <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C308" s="15" t="s"/>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
@@ -18484,51 +18483,51 @@
       <x:c r="I315" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
         <x:v>619989</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
         <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C316" s="15" t="s"/>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s"/>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
@@ -18639,117 +18638,117 @@
         <x:v>312</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s"/>
       <x:c r="K318" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42819</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
         <x:v>620026</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>190</x:v>
+        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C319" s="3" t="s"/>
       <x:c r="D319" s="3" t="s"/>
       <x:c r="G319" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
         <x:v>636110</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>199</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
       <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -18758,139 +18757,139 @@
       </x:c>
       <x:c r="P320" s="14" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
         <x:v>635738</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
         <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
       <x:c r="G321" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>42829</x:v>
+        <x:v>42872</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>635384</x:v>
+        <x:v>635387</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>42872</x:v>
+        <x:v>42829</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>81</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>635387</x:v>
+        <x:v>635384</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>475</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
         <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C323" s="3" t="s"/>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
         <x:v>322</x:v>
@@ -18916,97 +18915,97 @@
       <x:c r="R323" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
         <x:v>637733</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
         <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C324" s="15" t="s"/>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s"/>
       <x:c r="K324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
         <x:v>637277</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
         <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C325" s="3" t="s"/>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
@@ -19069,78 +19068,78 @@
         <x:v>321</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
         <x:v>637734</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
         <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C327" s="3" t="s"/>
       <x:c r="D327" s="3" t="s"/>
       <x:c r="G327" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
         <x:v>637278</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
         <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C328" s="15" t="s"/>
       <x:c r="D328" s="15" t="s"/>
       <x:c r="E328" s="14" t="s"/>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -19166,51 +19165,51 @@
       </x:c>
       <x:c r="P328" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
         <x:v>637735</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
         <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C329" s="3" t="s"/>
       <x:c r="D329" s="3" t="s"/>
       <x:c r="G329" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
@@ -19222,80 +19221,80 @@
       <x:c r="R329" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
         <x:v>637816</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
         <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C330" s="15" t="s"/>
       <x:c r="D330" s="15" t="s"/>
       <x:c r="E330" s="14" t="s"/>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J330" s="14" t="s"/>
       <x:c r="K330" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
         <x:v>637279</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
         <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C331" s="3" t="s"/>
       <x:c r="D331" s="3" t="s"/>
       <x:c r="G331" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
         <x:v>321</x:v>
@@ -19375,95 +19374,95 @@
         <x:v>321</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
         <x:v>637738</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
         <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C333" s="3" t="s"/>
       <x:c r="D333" s="3" t="s"/>
       <x:c r="G333" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
         <x:v>637282</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C334" s="15" t="s"/>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s"/>
       <x:c r="I334" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J334" s="14" t="s"/>
       <x:c r="K334" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L334" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M334" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N334" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -19528,97 +19527,97 @@
       <x:c r="R335" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>637744</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C336" s="15" t="s"/>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s"/>
       <x:c r="K336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>637283</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C337" s="3" t="s"/>
       <x:c r="D337" s="3" t="s"/>
       <x:c r="G337" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I337" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K337" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L337" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M337" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N337" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O337" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P337" s="0" t="s">
@@ -19681,78 +19680,78 @@
         <x:v>321</x:v>
       </x:c>
       <x:c r="R338" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>637745</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C339" s="3" t="s"/>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>637284</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C340" s="15" t="s"/>
       <x:c r="D340" s="15" t="s"/>
       <x:c r="E340" s="14" t="s"/>
       <x:c r="F340" s="14" t="s"/>
       <x:c r="G340" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -19837,80 +19836,80 @@
       <x:c r="R341" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S341" s="0" t="n">
         <x:v>634023</x:v>
       </x:c>
       <x:c r="T341" s="4" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="U341" s="4" t="s">
         <x:v>502</x:v>
       </x:c>
     </x:row>
     <x:row r="342" spans="1:21">
       <x:c r="A342" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B342" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C342" s="15" t="s"/>
       <x:c r="D342" s="15" t="s"/>
       <x:c r="E342" s="14" t="s"/>
       <x:c r="F342" s="14" t="s"/>
       <x:c r="G342" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H342" s="14" t="s"/>
       <x:c r="I342" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J342" s="14" t="s"/>
       <x:c r="K342" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L342" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M342" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N342" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O342" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P342" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q342" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R342" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S342" s="14" t="n">
         <x:v>637285</x:v>
       </x:c>
       <x:c r="T342" s="16" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="U342" s="16" t="s">
         <x:v>504</x:v>
       </x:c>
     </x:row>
     <x:row r="343" spans="1:21">
       <x:c r="A343" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B343" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C343" s="3" t="s"/>
       <x:c r="D343" s="3" t="s"/>
       <x:c r="G343" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I343" s="4" t="s">
         <x:v>321</x:v>
@@ -19932,51 +19931,51 @@
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>637747</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
         <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C344" s="15" t="s"/>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s"/>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s"/>
       <x:c r="K344" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L344" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M344" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -20041,80 +20040,80 @@
       <x:c r="R345" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>637748</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C346" s="15" t="s"/>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s"/>
       <x:c r="K346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>637286</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C347" s="3" t="s"/>
       <x:c r="D347" s="3" t="s"/>
       <x:c r="G347" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I347" s="4" t="s">
         <x:v>321</x:v>
@@ -20136,51 +20135,51 @@
       </x:c>
       <x:c r="P347" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q347" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R347" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>637791</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>510</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C348" s="15" t="s"/>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s"/>
       <x:c r="K348" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -20194,78 +20193,78 @@
         <x:v>321</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>637822</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
       <x:c r="D349" s="3" t="s"/>
       <x:c r="G349" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I349" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K349" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L349" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M349" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N349" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O349" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P349" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q349" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R349" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S349" s="0" t="n">
         <x:v>637287</x:v>
       </x:c>
       <x:c r="T349" s="4" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="U349" s="4" t="s">
         <x:v>514</x:v>
       </x:c>
     </x:row>
     <x:row r="350" spans="1:21">
       <x:c r="A350" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B350" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C350" s="15" t="s"/>
       <x:c r="D350" s="15" t="s"/>
       <x:c r="E350" s="14" t="s"/>
       <x:c r="F350" s="14" t="s"/>
       <x:c r="G350" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -20340,51 +20339,51 @@
       </x:c>
       <x:c r="P351" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q351" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R351" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>637798</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>516</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C352" s="15" t="s"/>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s"/>
       <x:c r="K352" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -20500,78 +20499,78 @@
         <x:v>321</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>637802</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>520</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C355" s="3" t="s"/>
       <x:c r="D355" s="3" t="s"/>
       <x:c r="G355" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I355" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K355" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L355" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M355" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N355" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O355" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P355" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q355" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R355" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S355" s="0" t="n">
         <x:v>637288</x:v>
       </x:c>
       <x:c r="T355" s="4" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="U355" s="4" t="s">
         <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="356" spans="1:21">
       <x:c r="A356" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B356" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C356" s="15" t="s"/>
       <x:c r="D356" s="15" t="s"/>
       <x:c r="E356" s="14" t="s"/>
       <x:c r="F356" s="14" t="s"/>
       <x:c r="G356" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
@@ -20599,51 +20598,51 @@
       </x:c>
       <x:c r="P356" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="Q356" s="16" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="R356" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="S356" s="14" t="n">
         <x:v>634024</x:v>
       </x:c>
       <x:c r="T356" s="16" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="U356" s="16" t="s">
         <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="357" spans="1:21">
       <x:c r="A357" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B357" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C357" s="3" t="s"/>
       <x:c r="D357" s="3" t="s"/>
       <x:c r="G357" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I357" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K357" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L357" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M357" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
@@ -20706,78 +20705,78 @@
         <x:v>321</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>637803</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
         <x:v>527</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C359" s="3" t="s"/>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="G359" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K359" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L359" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M359" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N359" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O359" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P359" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q359" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R359" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S359" s="0" t="n">
         <x:v>637289</x:v>
       </x:c>
       <x:c r="T359" s="4" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U359" s="4" t="s">
         <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="360" spans="1:21">
       <x:c r="A360" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B360" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C360" s="15" t="s"/>
       <x:c r="D360" s="15" t="s"/>
       <x:c r="E360" s="14" t="s"/>
       <x:c r="F360" s="14" t="s"/>
       <x:c r="G360" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -20803,51 +20802,51 @@
       </x:c>
       <x:c r="P360" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q360" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R360" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S360" s="14" t="n">
         <x:v>637804</x:v>
       </x:c>
       <x:c r="T360" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="U360" s="16" t="s">
         <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="361" spans="1:21">
       <x:c r="A361" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B361" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C361" s="3" t="s"/>
       <x:c r="D361" s="3" t="s"/>
       <x:c r="G361" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I361" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K361" s="0" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L361" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M361" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N361" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O361" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P361" s="0" t="s">
@@ -20961,80 +20960,80 @@
       <x:c r="R363" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
         <x:v>637806</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
         <x:v>533</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C364" s="15" t="s"/>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s"/>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s"/>
       <x:c r="I364" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s"/>
       <x:c r="K364" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
         <x:v>637290</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C365" s="3" t="s"/>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="G365" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
         <x:v>321</x:v>
@@ -21056,51 +21055,51 @@
       </x:c>
       <x:c r="P365" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
         <x:v>637809</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C366" s="15" t="s"/>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s"/>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s"/>
       <x:c r="K366" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -21114,78 +21113,78 @@
         <x:v>321</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
         <x:v>637828</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C367" s="3" t="s"/>
       <x:c r="D367" s="3" t="s"/>
       <x:c r="G367" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
         <x:v>637291</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C368" s="15" t="s"/>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
@@ -21260,51 +21259,51 @@
       </x:c>
       <x:c r="P369" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
         <x:v>637813</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>541</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C370" s="15" t="s"/>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s"/>
       <x:c r="K370" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
@@ -21369,80 +21368,80 @@
       <x:c r="R371" s="0" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
         <x:v>637814</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
         <x:v>544</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
         <x:v>42829</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
         <x:v>637292</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>545</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:autoFilter ref="A1:U1"/>
   <x:printOptions horizontalCentered="0" verticalCentered="0" headings="0" gridLines="0" gridLinesSet="true"/>
   <x:pageMargins left="0.7875" right="0.7875" top="1.05277777777778" bottom="1.05277777777778" header="0.7875" footer="0.7875"/>
   <x:pageSetup paperSize="9" scale="100" pageOrder="downThenOver" orientation="portrait" blackAndWhite="0" draft="0" cellComments="none" errors="displayed" horizontalDpi="300" verticalDpi="300" copies="1"/>
   <x:headerFooter differentOddEven="0" differentFirst="0" scaleWithDoc="1" alignWithMargins="1">
     <x:oddHeader>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;Kffffff&amp;A</x:oddHeader>
     <x:oddFooter>&amp;C&amp;"Times New Roman,Normal"&amp;12&amp;KffffffPage &amp;P</x:oddFooter>
     <x:evenHeader/>
     <x:evenFooter/>
     <x:firstHeader/>
     <x:firstFooter/>
   </x:headerFooter>
   <x:tableParts count="0"/>