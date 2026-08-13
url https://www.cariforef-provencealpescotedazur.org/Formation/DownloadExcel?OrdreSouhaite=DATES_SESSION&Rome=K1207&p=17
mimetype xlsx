--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -359,113 +359,113 @@
   <x:si>
     <x:t>06/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Diplôme d'Etat d'éducateur technique spécialisé</x:t>
   </x:si>
   <x:si>
     <x:t>Institut Régional du Travail Social Paca et Corse</x:t>
   </x:si>
   <x:si>
     <x:t>IRTS</x:t>
   </x:si>
   <x:si>
     <x:t>13267</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 8e</x:t>
   </x:si>
   <x:si>
     <x:t>09/23/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>DIGNE LES BAINS</x:t>
   </x:si>
   <x:si>
+    <x:t>Licence mention sciences de l'Homme, anthropologie, ethnologie parcours sciences de l'Homme, anthropologie, ethnologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13007</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anthropologie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aix Marseille Université - Facultés des Arts, Lettres, Langues, Sciences Humaines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>MENTON</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme d'État de moniteur éducateur (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut Méditerranéen de Formation, Recherche et Intervention Sociale - Antenne Arles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARLES</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master métiers de l'enseignement, de l'éducation et de la formation mention encadrement éducatif</x:t>
   </x:si>
   <x:si>
     <x:t>UCA</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 5 et plus</x:t>
   </x:si>
   <x:si>
     <x:t>permanente</x:t>
   </x:si>
   <x:si>
     <x:t>Préparation examen concours fonction publique</x:t>
   </x:si>
   <x:si>
-    <x:t>09/30/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>08/31/2026 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Licence mention sciences de l'Homme, anthropologie, ethnologie parcours sciences de l'Homme, anthropologie, ethnologie</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Licence mention psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>Psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire de l'art et archéologie parcours archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Archéologie</x:t>
   </x:si>
   <x:si>
     <x:t>Bac pro animation - enfance et personnes âgées (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Gustave Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13400</x:t>
   </x:si>
   <x:si>
     <x:t>Licence mention histoire de l'art et archéologie parcours histoire de l'art</x:t>
@@ -563,62 +563,62 @@
   <x:si>
     <x:t>09/05/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Giapats - CFA Régional Métiers du Social</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/09/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2025 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/22/2025 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Greta-Cfa Alpes Provence</x:t>
   </x:si>
   <x:si>
     <x:t>05000</x:t>
   </x:si>
   <x:si>
     <x:t>GAP</x:t>
   </x:si>
   <x:si>
-    <x:t>09/22/2025 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>06/11/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-14e</x:t>
   </x:si>
   <x:si>
     <x:t>09/24/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Moniteur d'atelier en milieu de travail protégé</x:t>
   </x:si>
   <x:si>
     <x:t>Handicap</x:t>
   </x:si>
   <x:si>
     <x:t>10/06/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Coordinateur d'inclusion sociale, médico-sociale et professionnelle</x:t>
@@ -821,50 +821,53 @@
   <x:si>
     <x:t>SAINT-CHAMAS</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Pastré</x:t>
   </x:si>
   <x:si>
     <x:t>13009</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée polyvalent René Char</x:t>
   </x:si>
   <x:si>
     <x:t>84033</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 03</x:t>
   </x:si>
   <x:si>
     <x:t>LP L Blum</x:t>
   </x:si>
   <x:si>
     <x:t>83011</x:t>
   </x:si>
   <x:si>
+    <x:t>BUT spécialité carrières sociales parcours éducation spécialisée</x:t>
+  </x:si>
+  <x:si>
     <x:t>84029</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON UNIVERSITE</x:t>
   </x:si>
   <x:si>
     <x:t>84916</x:t>
   </x:si>
   <x:si>
     <x:t>AVIGNON CEDEX 09</x:t>
   </x:si>
   <x:si>
     <x:t>master mention psychologie : neuropsychologie</x:t>
   </x:si>
   <x:si>
     <x:t>licence mention psychologie</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Mongrand</x:t>
   </x:si>
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
@@ -917,90 +920,87 @@
   <x:si>
     <x:t>13015</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE-15e</x:t>
   </x:si>
   <x:si>
     <x:t>LP du Parc St-Jean</x:t>
   </x:si>
   <x:si>
     <x:t>83100</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>BUT spécialité carrières sociales parcours animation sociale et socioculturelle</x:t>
   </x:si>
   <x:si>
     <x:t>13625</x:t>
   </x:si>
   <x:si>
     <x:t>FCIL préparation au concours d'ATSEM</x:t>
   </x:si>
   <x:si>
+    <x:t>Diplôme d'Etat d'éducateur technique spécialisé (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
     <x:t>Univ. de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83957</x:t>
   </x:si>
   <x:si>
     <x:t>UNIVERSITE DE TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée Émile Zola</x:t>
   </x:si>
   <x:si>
     <x:t>13181</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée E Zola</x:t>
   </x:si>
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
     <x:t>LPO M Gasquet</x:t>
   </x:si>
   <x:si>
     <x:t>LP les Palmiers</x:t>
   </x:si>
   <x:si>
-    <x:t>Diplôme d'Etat d'éducateur technique spécialisé (Apprentissage)</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>LP G Eiffel</x:t>
   </x:si>
   <x:si>
     <x:t>13682</x:t>
   </x:si>
   <x:si>
     <x:t>AUBAGNE CEDEX</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>BUT spécialité carrières sociales parcours éducation spécialisée</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Titre professionnel intervenant éducatif petite enfance (préparation également possible par Bloc(s) de compétences)</x:t>
   </x:si>
   <x:si>
     <x:t>Fondation Edith Seltzer</x:t>
   </x:si>
   <x:si>
     <x:t>FES</x:t>
   </x:si>
   <x:si>
     <x:t>05107</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Petite enfance</x:t>
   </x:si>
@@ -2951,580 +2951,579 @@
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>531524</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
-        <x:v>37676</x:v>
+        <x:v>39698</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
-      <x:c r="E23" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G23" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H23" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
-        <x:v>44092</x:v>
+        <x:v>14224</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
-        <x:v>557570</x:v>
+        <x:v>575732</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
-        <x:v>35512</x:v>
+        <x:v>37676</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
-        <x:v>24</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s">
-        <x:v>25</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I24" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
-        <x:v>554849</x:v>
+        <x:v>557570</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C25" s="3" t="n">
-        <x:v>38154</x:v>
+        <x:v>35512</x:v>
       </x:c>
       <x:c r="D25" s="3" t="s"/>
+      <x:c r="E25" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G25" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H25" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I25" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J25" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K25" s="0" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L25" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M25" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N25" s="3" t="n">
-        <x:v>13030</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O25" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P25" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q25" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R25" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S25" s="0" t="n">
-        <x:v>581581</x:v>
+        <x:v>554849</x:v>
       </x:c>
       <x:c r="T25" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U25" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:21">
       <x:c r="A26" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B26" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C26" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D26" s="15" t="s"/>
       <x:c r="E26" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F26" s="14" t="s"/>
       <x:c r="G26" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H26" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I26" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J26" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K26" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L26" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M26" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N26" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O26" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P26" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q26" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R26" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S26" s="14" t="n">
-        <x:v>557559</x:v>
+        <x:v>557560</x:v>
       </x:c>
       <x:c r="T26" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U26" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:21">
       <x:c r="A27" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B27" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C27" s="3" t="n">
-        <x:v>35514</x:v>
+        <x:v>38154</x:v>
       </x:c>
       <x:c r="D27" s="3" t="s"/>
-      <x:c r="E27" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G27" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="H27" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I27" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J27" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K27" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L27" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="M27" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N27" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>13030</x:v>
       </x:c>
       <x:c r="O27" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
-        <x:v>554853</x:v>
+        <x:v>581581</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>39698</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
-      <x:c r="E28" s="14" t="s"/>
+      <x:c r="E28" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H28" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>14224</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>575732</x:v>
+        <x:v>557559</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
-        <x:v>39643</x:v>
+        <x:v>35514</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>557560</x:v>
+        <x:v>554853</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s"/>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H30" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I30" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
         <x:v>590159</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>40546</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="G31" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
         <x:v>575777</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I32" s="16" t="s">
         <x:v>51</x:v>
@@ -3618,209 +3617,209 @@
       </x:c>
       <x:c r="S33" s="0" t="n">
         <x:v>564874</x:v>
       </x:c>
       <x:c r="T33" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U33" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:21">
       <x:c r="A34" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B34" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C34" s="15" t="n">
         <x:v>40546</x:v>
       </x:c>
       <x:c r="D34" s="15" t="s"/>
       <x:c r="E34" s="14" t="s"/>
       <x:c r="F34" s="14" t="s"/>
       <x:c r="G34" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H34" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I34" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J34" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K34" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L34" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M34" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N34" s="15" t="n">
         <x:v>14207</x:v>
       </x:c>
       <x:c r="O34" s="14" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="P34" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q34" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R34" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S34" s="14" t="n">
         <x:v>575778</x:v>
       </x:c>
       <x:c r="T34" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U34" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:21">
       <x:c r="A35" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B35" s="0" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C35" s="3" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D35" s="3" t="s"/>
       <x:c r="G35" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H35" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I35" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J35" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K35" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L35" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M35" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N35" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O35" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P35" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q35" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R35" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S35" s="0" t="n">
         <x:v>576269</x:v>
       </x:c>
       <x:c r="T35" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U35" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:21">
       <x:c r="A36" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B36" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C36" s="15" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D36" s="15" t="s"/>
       <x:c r="E36" s="14" t="s"/>
       <x:c r="F36" s="14" t="s"/>
       <x:c r="G36" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H36" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I36" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J36" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K36" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L36" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M36" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N36" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O36" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P36" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q36" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R36" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S36" s="14" t="n">
         <x:v>581256</x:v>
       </x:c>
       <x:c r="T36" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U36" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:21">
       <x:c r="A37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B37" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="C37" s="3" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D37" s="3" t="s"/>
       <x:c r="E37" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G37" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I37" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J37" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -3841,51 +3840,51 @@
       </x:c>
       <x:c r="P37" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q37" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R37" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S37" s="0" t="n">
         <x:v>554071</x:v>
       </x:c>
       <x:c r="T37" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U37" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:21">
       <x:c r="A38" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B38" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C38" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D38" s="15" t="s"/>
       <x:c r="E38" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F38" s="14" t="s"/>
       <x:c r="G38" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H38" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I38" s="16" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J38" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K38" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L38" s="14" t="s">
@@ -4006,68 +4005,68 @@
       <x:c r="J40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
         <x:v>554850</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
-        <x:v>105</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="E41" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G41" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>29</x:v>
@@ -4092,217 +4091,217 @@
       </x:c>
       <x:c r="S41" s="0" t="n">
         <x:v>599770</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>34838</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
         <x:v>575799</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
         <x:v>35972</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
       <x:c r="G43" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H43" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
         <x:v>15436</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
         <x:v>576257</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>35944</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s"/>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I44" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
         <x:v>576262</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>59</x:v>
@@ -4315,51 +4314,51 @@
       </x:c>
       <x:c r="P45" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
         <x:v>573923</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
         <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
       <x:c r="E46" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
@@ -4445,325 +4444,325 @@
       </x:c>
       <x:c r="S47" s="0" t="n">
         <x:v>547048</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
         <x:v>575920</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38991</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>14403</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
         <x:v>575648</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>34838</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>13096</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
         <x:v>575798</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
         <x:v>575692</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
         <x:v>38992</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
       <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
         <x:v>14405</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>111</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
         <x:v>575693</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>37676</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -4886,119 +4885,119 @@
       <x:c r="J55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N55" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>554852</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
         <x:v>40056</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
       <x:c r="E56" s="14" t="s"/>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
         <x:v>44008</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
         <x:v>574882</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -5639,51 +5638,51 @@
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>578463</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C68" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D68" s="15" t="s"/>
       <x:c r="E68" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F68" s="14" t="s"/>
       <x:c r="G68" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H68" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I68" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J68" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K68" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L68" s="14" t="s">
@@ -6070,156 +6069,155 @@
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>575904</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
-      <x:c r="E75" s="0" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G75" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H75" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I75" s="4" t="s">
-        <x:v>165</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J75" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="Q75" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="R75" s="0" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="S75" s="0" t="n">
+        <x:v>578443</x:v>
+      </x:c>
+      <x:c r="T75" s="4" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="Q75" s="4" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="U75" s="4" t="s">
-        <x:v>168</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
-      <x:c r="E76" s="14" t="s"/>
-      <x:c r="F76" s="14" t="s"/>
+      <x:c r="E76" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F76" s="14" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="G76" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="H76" s="14" t="s"/>
       <x:c r="I76" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J76" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K76" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L76" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M76" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N76" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O76" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P76" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q76" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R76" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S76" s="14" t="n">
-        <x:v>578443</x:v>
+        <x:v>575921</x:v>
       </x:c>
       <x:c r="T76" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U76" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:21">
       <x:c r="A77" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B77" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C77" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D77" s="3" t="s"/>
       <x:c r="E77" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F77" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G77" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H77" s="0" t="s">
         <x:v>91</x:v>
       </x:c>
@@ -6235,51 +6233,51 @@
       <x:c r="L77" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M77" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N77" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>575900</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
       <x:c r="E78" s="14" t="s"/>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H78" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I78" s="16" t="s">
@@ -6288,57 +6286,57 @@
       <x:c r="J78" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
         <x:v>578444</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
-        <x:v>167</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
         <x:v>41746</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F79" s="0" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
@@ -6572,86 +6570,86 @@
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
         <x:v>37504</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
       <x:c r="G83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
         <x:v>15031</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
         <x:v>578322</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
         <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
@@ -6685,51 +6683,51 @@
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="G85" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>629311</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>189</x:v>
       </x:c>
@@ -6982,51 +6980,51 @@
       <x:c r="J90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
         <x:v>625709</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="G91" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
@@ -7036,51 +7034,51 @@
       <x:c r="J91" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
         <x:v>625697</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="C92" s="15" t="s"/>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s"/>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>203</x:v>
       </x:c>
@@ -7275,51 +7273,51 @@
       <x:c r="M95" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N95" s="3" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O95" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P95" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q95" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R95" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S95" s="0" t="n">
         <x:v>603392</x:v>
       </x:c>
       <x:c r="T95" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
@@ -7377,51 +7375,51 @@
       <x:c r="J97" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K97" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L97" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M97" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N97" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O97" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P97" s="0" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="Q97" s="4" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="R97" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S97" s="0" t="n">
         <x:v>594090</x:v>
       </x:c>
       <x:c r="T97" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U97" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:21">
       <x:c r="A98" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B98" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C98" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D98" s="15" t="s"/>
       <x:c r="E98" s="14" t="s"/>
       <x:c r="F98" s="14" t="s"/>
       <x:c r="G98" s="14" t="s">
@@ -7572,95 +7570,95 @@
       <x:c r="S100" s="14" t="n">
         <x:v>594105</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="G101" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
         <x:v>615865</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H102" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="I102" s="16" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
@@ -8033,51 +8031,51 @@
       <x:c r="T108" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C109" s="3" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="J109" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
@@ -8090,92 +8088,92 @@
       <x:c r="U109" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>38697</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>15459</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
         <x:v>591866</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H111" s="0" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>29</x:v>
@@ -8191,95 +8189,95 @@
       </x:c>
       <x:c r="P111" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
         <x:v>599090</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
         <x:v>599092</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
         <x:v>41746</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="G113" s="0" t="s">
         <x:v>236</x:v>
       </x:c>
@@ -8374,84 +8372,84 @@
       <x:c r="R114" s="14" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>607642</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C115" s="3" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D115" s="3" t="s"/>
       <x:c r="G115" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H115" s="0" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I115" s="4" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="J115" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K115" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L115" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M115" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N115" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O115" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P115" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q115" s="4" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="R115" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S115" s="0" t="n">
         <x:v>633879</x:v>
       </x:c>
       <x:c r="T115" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U115" s="4" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:21">
       <x:c r="A116" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B116" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C116" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D116" s="15" t="s"/>
       <x:c r="E116" s="14" t="s"/>
       <x:c r="F116" s="14" t="s"/>
       <x:c r="G116" s="14" t="s">
@@ -8705,2467 +8703,2468 @@
       </x:c>
       <x:c r="P120" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="Q120" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R120" s="14" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>607054</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
-        <x:v>38697</x:v>
+        <x:v>41554</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>226</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>250</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
-        <x:v>15459</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>252</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>253</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>591865</x:v>
+        <x:v>596688</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>38991</x:v>
+        <x:v>38697</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>14403</x:v>
+        <x:v>15459</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>591929</x:v>
+        <x:v>591865</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>39023</x:v>
+        <x:v>38991</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>14454</x:v>
+        <x:v>14403</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>592013</x:v>
+        <x:v>591929</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>117</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39023</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>32</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
-        <x:v>67</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
-        <x:v>101</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>14454</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>635465</x:v>
+        <x:v>592013</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>39023</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>256</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>594092</x:v>
+        <x:v>635465</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>255</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>39023</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
-        <x:v>14454</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>118</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>592014</x:v>
+        <x:v>594092</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>39643</x:v>
+        <x:v>39023</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>14454</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>203</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>204</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>206</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>592297</x:v>
+        <x:v>592014</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>260</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>38992</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>100</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>14405</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>146</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>596275</x:v>
+        <x:v>592297</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>41747</x:v>
+        <x:v>38992</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="G129" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>44092</x:v>
+        <x:v>14405</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>263</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>262</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>615911</x:v>
+        <x:v>596275</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
       <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>204</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>206</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>615916</x:v>
+        <x:v>615911</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>40546</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>14207</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>121</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>592788</x:v>
+        <x:v>615916</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>39698</x:v>
+        <x:v>40546</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>14224</x:v>
+        <x:v>14207</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>110</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>592205</x:v>
+        <x:v>592788</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>228</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>41747</x:v>
+        <x:v>39698</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>266</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>44092</x:v>
+        <x:v>14224</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>268</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>267</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>269</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>615913</x:v>
+        <x:v>592205</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>270</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>271</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="Q134" s="16" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="R134" s="14" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="Q134" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>594094</x:v>
+        <x:v>615913</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
       <x:c r="G135" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="Q135" s="4" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="R135" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="Q135" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>594100</x:v>
+        <x:v>594094</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
       <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>276</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>277</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="Q136" s="16" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="R136" s="14" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="Q136" s="16" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>594104</x:v>
+        <x:v>594100</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
-        <x:v>279</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
-        <x:v>41551</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
-        <x:v>210</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="J137" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K137" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L137" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M137" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N137" s="3" t="n">
-        <x:v>44035</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O137" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P137" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="Q137" s="4" t="s">
-        <x:v>280</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="R137" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S137" s="0" t="n">
-        <x:v>620498</x:v>
+        <x:v>594104</x:v>
       </x:c>
       <x:c r="T137" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U137" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:21">
       <x:c r="A138" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B138" s="14" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C138" s="15" t="n">
         <x:v>41551</x:v>
       </x:c>
       <x:c r="D138" s="15" t="s"/>
       <x:c r="E138" s="14" t="s"/>
       <x:c r="F138" s="14" t="s"/>
       <x:c r="G138" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H138" s="14" t="s"/>
       <x:c r="I138" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="J138" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K138" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L138" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M138" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N138" s="15" t="n">
         <x:v>44035</x:v>
       </x:c>
       <x:c r="O138" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="P138" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q138" s="16" t="s">
-        <x:v>232</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="R138" s="14" t="s">
-        <x:v>96</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S138" s="14" t="n">
-        <x:v>596689</x:v>
+        <x:v>620498</x:v>
       </x:c>
       <x:c r="T138" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U138" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:21">
       <x:c r="A139" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B139" s="0" t="s">
-        <x:v>281</x:v>
-[...1 lines deleted...]
-      <x:c r="C139" s="3" t="s"/>
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C139" s="3" t="n">
+        <x:v>41551</x:v>
+      </x:c>
       <x:c r="D139" s="3" t="s"/>
       <x:c r="G139" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I139" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="J139" s="0" t="s">
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K139" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L139" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M139" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N139" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O139" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P139" s="0" t="s">
-        <x:v>273</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q139" s="4" t="s">
-        <x:v>274</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R139" s="0" t="s">
-        <x:v>275</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="S139" s="0" t="n">
-        <x:v>592396</x:v>
+        <x:v>596689</x:v>
       </x:c>
       <x:c r="T139" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U139" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:21">
       <x:c r="A140" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B140" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C140" s="15" t="s"/>
       <x:c r="D140" s="15" t="s"/>
       <x:c r="E140" s="14" t="s"/>
       <x:c r="F140" s="14" t="s"/>
       <x:c r="G140" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H140" s="14" t="s"/>
       <x:c r="I140" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="J140" s="14" t="s"/>
       <x:c r="K140" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L140" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M140" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N140" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O140" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P140" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="Q140" s="16" t="s">
-        <x:v>115</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="R140" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="S140" s="14" t="n">
-        <x:v>616014</x:v>
+        <x:v>592396</x:v>
       </x:c>
       <x:c r="T140" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U140" s="16" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
-        <x:v>104</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C141" s="3" t="s"/>
       <x:c r="D141" s="3" t="s"/>
-      <x:c r="E141" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G141" s="0" t="s">
-        <x:v>40</x:v>
-[...2 lines deleted...]
-        <x:v>41</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>42</x:v>
-[...2 lines deleted...]
-        <x:v>84</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
-        <x:v>599772</x:v>
+        <x:v>616014</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
-        <x:v>41747</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
       <x:c r="E142" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F142" s="14" t="s"/>
       <x:c r="G142" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H142" s="14" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I142" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J142" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K142" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L142" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M142" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N142" s="15" t="n">
-        <x:v>44092</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O142" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P142" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q142" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R142" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S142" s="14" t="n">
-        <x:v>599107</x:v>
+        <x:v>599772</x:v>
       </x:c>
       <x:c r="T142" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U142" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:21">
       <x:c r="A143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B143" s="0" t="s">
-        <x:v>104</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C143" s="3" t="n">
-        <x:v>39643</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D143" s="3" t="s"/>
       <x:c r="E143" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G143" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H143" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I143" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J143" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K143" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M143" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N143" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O143" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
-        <x:v>62</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
-        <x:v>611363</x:v>
+        <x:v>599107</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
       <x:c r="E144" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>45</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>46</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>599771</x:v>
+        <x:v>611363</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>41747</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
       <x:c r="E145" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>49</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="H145" s="0" t="s">
-        <x:v>50</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>44092</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>599104</x:v>
+        <x:v>599771</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>201</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>202</x:v>
-[...1 lines deleted...]
-      <x:c r="C146" s="15" t="s"/>
+        <x:v>39</x:v>
+      </x:c>
+      <x:c r="C146" s="15" t="n">
+        <x:v>41747</x:v>
+      </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>203</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>54</x:v>
-[...1 lines deleted...]
-      <x:c r="J146" s="14" t="s"/>
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="J146" s="14" t="s">
+        <x:v>27</x:v>
+      </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>203</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>616013</x:v>
+        <x:v>599104</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
-        <x:v>48</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>38697</x:v>
+        <x:v>41746</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>282</x:v>
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>283</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>15459</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>284</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>178</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>180</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>591863</x:v>
+        <x:v>630788</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>201</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>285</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>41</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>287</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>286</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>288</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>594095</x:v>
+        <x:v>607645</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>80</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>41187</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
+      <x:c r="E149" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H149" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>44067</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>289</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>220</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>221</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>594097</x:v>
+        <x:v>599091</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>201</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>80</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>41187</x:v>
+        <x:v>35512</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s"/>
+      <x:c r="E150" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>290</x:v>
-[...1 lines deleted...]
-      <x:c r="H150" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s">
+        <x:v>25</x:v>
+      </x:c>
       <x:c r="I150" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>205</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>44067</x:v>
+        <x:v>44035</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>85</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>290</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>594101</x:v>
+        <x:v>603393</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>265</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>39698</x:v>
+        <x:v>35514</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
+      <x:c r="E151" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="H151" s="0" t="s">
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>205</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>14224</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>110</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>259</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>592204</x:v>
+        <x:v>603396</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>41747</x:v>
+        <x:v>38697</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
-      <x:c r="E152" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
-        <x:v>40</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>44092</x:v>
+        <x:v>15459</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
-        <x:v>40</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
-        <x:v>42</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>607645</x:v>
+        <x:v>591863</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>291</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C153" s="3" t="s"/>
       <x:c r="D153" s="3" t="s"/>
-      <x:c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>160</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>26</x:v>
-[...2 lines deleted...]
-        <x:v>27</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>93</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>630788</x:v>
+        <x:v>616013</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>35512</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E154" s="14" t="s"/>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>26</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
-        <x:v>44035</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>32</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>33</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>603393</x:v>
+        <x:v>594095</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
-        <x:v>207</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>35514</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
-      <x:c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>25</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>603396</x:v>
+        <x:v>594097</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>41187</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s"/>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H156" s="14" t="s"/>
       <x:c r="I156" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="J156" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K156" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L156" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M156" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N156" s="15" t="n">
         <x:v>44067</x:v>
       </x:c>
       <x:c r="O156" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="P156" s="14" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="Q156" s="16" t="s">
-        <x:v>293</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="R156" s="14" t="s">
-        <x:v>294</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="S156" s="14" t="n">
-        <x:v>594088</x:v>
+        <x:v>594101</x:v>
       </x:c>
       <x:c r="T156" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U156" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:21">
       <x:c r="A157" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B157" s="0" t="s">
-        <x:v>225</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C157" s="3" t="n">
-        <x:v>39643</x:v>
+        <x:v>39698</x:v>
       </x:c>
       <x:c r="D157" s="3" t="s"/>
       <x:c r="G157" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="I157" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="J157" s="0" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K157" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L157" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M157" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N157" s="3" t="n">
-        <x:v>44072</x:v>
+        <x:v>14224</x:v>
       </x:c>
       <x:c r="O157" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="P157" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="Q157" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="R157" s="0" t="s">
-        <x:v>230</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="S157" s="0" t="n">
-        <x:v>592295</x:v>
+        <x:v>592204</x:v>
       </x:c>
       <x:c r="T157" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U157" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:21">
       <x:c r="A158" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B158" s="14" t="s">
-        <x:v>225</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C158" s="15" t="n">
-        <x:v>39643</x:v>
+        <x:v>41187</x:v>
       </x:c>
       <x:c r="D158" s="15" t="s"/>
       <x:c r="E158" s="14" t="s"/>
       <x:c r="F158" s="14" t="s"/>
       <x:c r="G158" s="14" t="s">
-        <x:v>266</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H158" s="14" t="s"/>
       <x:c r="I158" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="J158" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K158" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L158" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M158" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N158" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44067</x:v>
       </x:c>
       <x:c r="O158" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="P158" s="14" t="s">
-        <x:v>268</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="Q158" s="16" t="s">
-        <x:v>267</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="R158" s="14" t="s">
-        <x:v>269</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="S158" s="14" t="n">
-        <x:v>592298</x:v>
+        <x:v>594088</x:v>
       </x:c>
       <x:c r="T158" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U158" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:21">
       <x:c r="A159" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B159" s="0" t="s">
-        <x:v>295</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C159" s="3" t="n">
-        <x:v>41554</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D159" s="3" t="s"/>
       <x:c r="G159" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I159" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
-        <x:v>32</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>232</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
-        <x:v>96</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
-        <x:v>596688</x:v>
+        <x:v>592295</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
-        <x:v>228</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
-        <x:v>41747</x:v>
+        <x:v>39643</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
       <x:c r="E160" s="14" t="s"/>
       <x:c r="F160" s="14" t="s"/>
       <x:c r="G160" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H160" s="14" t="s"/>
       <x:c r="I160" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="J160" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K160" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L160" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M160" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N160" s="15" t="n">
-        <x:v>44092</x:v>
+        <x:v>44072</x:v>
       </x:c>
       <x:c r="O160" s="14" t="s">
-        <x:v>43</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P160" s="14" t="s">
-        <x:v>229</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="Q160" s="16" t="s">
-        <x:v>296</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="R160" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="S160" s="14" t="n">
-        <x:v>615912</x:v>
+        <x:v>592298</x:v>
       </x:c>
       <x:c r="T160" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U160" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:21">
       <x:c r="A161" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="B161" s="0" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C161" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D161" s="3" t="s"/>
       <x:c r="G161" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I161" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="J161" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K161" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="L161" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M161" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N161" s="3" t="n">
         <x:v>44092</x:v>
       </x:c>
       <x:c r="O161" s="0" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P161" s="0" t="s">
-        <x:v>91</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q161" s="4" t="s">
-        <x:v>237</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="R161" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S161" s="0" t="n">
-        <x:v>615915</x:v>
+        <x:v>615912</x:v>
       </x:c>
       <x:c r="T161" s="4" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U161" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:21">
       <x:c r="A162" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="B162" s="14" t="s">
-        <x:v>104</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C162" s="15" t="n">
-        <x:v>39643</x:v>
+        <x:v>41747</x:v>
       </x:c>
       <x:c r="D162" s="15" t="s"/>
-      <x:c r="E162" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E162" s="14" t="s"/>
       <x:c r="F162" s="14" t="s"/>
       <x:c r="G162" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H162" s="14" t="s"/>
       <x:c r="I162" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
-        <x:v>84</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
-        <x:v>44072</x:v>
+        <x:v>44092</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
-        <x:v>599091</x:v>
+        <x:v>615915</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
-        <x:v>88</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>38154</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
       <x:c r="G163" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="H163" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="I163" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="J163" s="0" t="s">
-        <x:v>100</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
-        <x:v>101</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>13030</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>629266</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="G164" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s">
         <x:v>50</x:v>
       </x:c>
@@ -11348,51 +11347,51 @@
       <x:c r="J167" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>633693</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C168" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -12463,51 +12462,51 @@
       <x:c r="J186" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K186" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>628737</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C187" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="E187" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -12589,51 +12588,51 @@
       <x:c r="J188" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K188" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>630254</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C189" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="E189" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -12768,51 +12767,51 @@
       <x:c r="J191" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
-        <x:v>116</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>628738</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C192" s="15" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -12845,164 +12844,165 @@
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>635461</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C193" s="3" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D193" s="3" t="s"/>
+      <x:c r="E193" s="0" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F193" s="0" t="s">
+        <x:v>73</x:v>
+      </x:c>
       <x:c r="G193" s="0" t="s">
-        <x:v>49</x:v>
-[...2 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="J193" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
-        <x:v>628734</x:v>
+        <x:v>630476</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
-        <x:v>88</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
-        <x:v>69</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C194" s="15" t="n">
         <x:v>39643</x:v>
       </x:c>
       <x:c r="D194" s="15" t="s"/>
-      <x:c r="E194" s="14" t="s">
-[...4 lines deleted...]
-      </x:c>
+      <x:c r="E194" s="14" t="s"/>
+      <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
-        <x:v>164</x:v>
-[...1 lines deleted...]
-      <x:c r="H194" s="14" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H194" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="I194" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K194" s="14" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L194" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>44072</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
-        <x:v>164</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
-        <x:v>165</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
-        <x:v>166</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
-        <x:v>630476</x:v>
+        <x:v>628734</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
-        <x:v>330</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C195" s="3" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="J195" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
@@ -13240,51 +13240,51 @@
       <x:c r="J199" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>623904</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C200" s="15" t="n">
         <x:v>41304</x:v>
       </x:c>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
@@ -13297,51 +13297,51 @@
       <x:c r="J200" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K200" s="14" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>32068</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>623912</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C201" s="3" t="n">
         <x:v>41747</x:v>
       </x:c>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="E201" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
@@ -13599,51 +13599,51 @@
       <x:c r="J205" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>44041</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>630522</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C206" s="15" t="n">
         <x:v>41849</x:v>
       </x:c>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">