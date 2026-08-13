--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -2706,100 +2706,100 @@
       <x:c r="K18" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L18" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M18" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N18" s="15" t="n">
         <x:v>21572</x:v>
       </x:c>
       <x:c r="O18" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
-        <x:v>533350</x:v>
+        <x:v>533349</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C19" s="3" t="s"/>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="G19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>21572</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>533348</x:v>
+        <x:v>533352</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C20" s="15" t="s"/>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s"/>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>61</x:v>
@@ -2808,100 +2808,100 @@
       <x:c r="K20" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>21572</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>533349</x:v>
+        <x:v>533348</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C21" s="3" t="s"/>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="G21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>21572</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>533352</x:v>
+        <x:v>533350</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
         <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C22" s="15" t="s"/>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s"/>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>61</x:v>
@@ -3221,283 +3221,283 @@
       </x:c>
       <x:c r="P27" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q27" s="4" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="R27" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="S27" s="0" t="n">
         <x:v>547609</x:v>
       </x:c>
       <x:c r="T27" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U27" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:21">
       <x:c r="A28" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B28" s="14" t="s">
-        <x:v>49</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C28" s="15" t="n">
-        <x:v>36937</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D28" s="15" t="s"/>
       <x:c r="E28" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F28" s="14" t="s"/>
       <x:c r="G28" s="14" t="s">
-        <x:v>50</x:v>
-[...1 lines deleted...]
-      <x:c r="H28" s="14" t="s"/>
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="H28" s="14" t="s">
+        <x:v>116</x:v>
+      </x:c>
       <x:c r="I28" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J28" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K28" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L28" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M28" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N28" s="15" t="n">
-        <x:v>21570</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O28" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P28" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q28" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R28" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S28" s="14" t="n">
-        <x:v>550310</x:v>
+        <x:v>555795</x:v>
       </x:c>
       <x:c r="T28" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U28" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:21">
       <x:c r="A29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B29" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C29" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D29" s="3" t="s"/>
       <x:c r="E29" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G29" s="0" t="s">
-        <x:v>24</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H29" s="0" t="s">
-        <x:v>25</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I29" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J29" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K29" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L29" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M29" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N29" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O29" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P29" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="Q29" s="4" t="s">
-        <x:v>45</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R29" s="0" t="s">
-        <x:v>46</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="S29" s="0" t="n">
-        <x:v>548840</x:v>
+        <x:v>547262</x:v>
       </x:c>
       <x:c r="T29" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U29" s="4" t="s">
-        <x:v>98</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:21">
       <x:c r="A30" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B30" s="14" t="s">
-        <x:v>22</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C30" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>36937</x:v>
       </x:c>
       <x:c r="D30" s="15" t="s"/>
       <x:c r="E30" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F30" s="14" t="s"/>
       <x:c r="G30" s="14" t="s">
-        <x:v>115</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="H30" s="14" t="s"/>
       <x:c r="I30" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J30" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="K30" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L30" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M30" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N30" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>21570</x:v>
       </x:c>
       <x:c r="O30" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="P30" s="14" t="s">
-        <x:v>115</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="Q30" s="16" t="s">
-        <x:v>61</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="R30" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S30" s="14" t="n">
-        <x:v>555795</x:v>
+        <x:v>550310</x:v>
       </x:c>
       <x:c r="T30" s="16" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U30" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:21">
       <x:c r="A31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B31" s="0" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C31" s="3" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D31" s="3" t="s"/>
       <x:c r="E31" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G31" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="H31" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="I31" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="J31" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K31" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L31" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M31" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N31" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O31" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P31" s="0" t="s">
-        <x:v>117</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q31" s="4" t="s">
-        <x:v>64</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="R31" s="0" t="s">
-        <x:v>119</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="S31" s="0" t="n">
-        <x:v>547262</x:v>
+        <x:v>548840</x:v>
       </x:c>
       <x:c r="T31" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="U31" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>98</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:21">
       <x:c r="A32" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B32" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C32" s="15" t="n">
         <x:v>35317</x:v>
       </x:c>
       <x:c r="D32" s="15" t="s"/>
       <x:c r="E32" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="F32" s="14" t="s"/>
       <x:c r="G32" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H32" s="14" t="s"/>
       <x:c r="I32" s="16" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="J32" s="14" t="s">
@@ -6060,623 +6060,621 @@
       </x:c>
       <x:c r="O77" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P77" s="0" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="Q77" s="4" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="R77" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="S77" s="0" t="n">
         <x:v>634960</x:v>
       </x:c>
       <x:c r="T77" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U77" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:21">
       <x:c r="A78" s="13" t="s">
-        <x:v>68</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B78" s="14" t="s">
-        <x:v>124</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C78" s="15" t="n">
-        <x:v>35317</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D78" s="15" t="s"/>
-      <x:c r="E78" s="14" t="s"/>
+      <x:c r="E78" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F78" s="14" t="s"/>
       <x:c r="G78" s="14" t="s">
-        <x:v>113</x:v>
-[...1 lines deleted...]
-      <x:c r="H78" s="14" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H78" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="I78" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J78" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K78" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L78" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M78" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N78" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O78" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P78" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q78" s="16" t="s">
-        <x:v>41</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R78" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S78" s="14" t="n">
-        <x:v>493608</x:v>
+        <x:v>604868</x:v>
       </x:c>
       <x:c r="T78" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U78" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:21">
       <x:c r="A79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B79" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C79" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>41937</x:v>
       </x:c>
       <x:c r="D79" s="3" t="s"/>
       <x:c r="E79" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G79" s="0" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H79" s="0" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="I79" s="4" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="J79" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K79" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L79" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="M79" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N79" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O79" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P79" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q79" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R79" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S79" s="0" t="n">
-        <x:v>604868</x:v>
+        <x:v>604902</x:v>
       </x:c>
       <x:c r="T79" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U79" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:21">
       <x:c r="A80" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B80" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C80" s="15" t="n">
-        <x:v>41937</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D80" s="15" t="s"/>
-      <x:c r="E80" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E80" s="14" t="s"/>
       <x:c r="F80" s="14" t="s"/>
       <x:c r="G80" s="14" t="s">
-        <x:v>100</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="H80" s="14" t="s"/>
       <x:c r="I80" s="16" t="s">
-        <x:v>102</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="J80" s="14" t="s">
-        <x:v>103</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K80" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L80" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M80" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N80" s="15" t="n">
-        <x:v>21538</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O80" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P80" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="Q80" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="R80" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="S80" s="14" t="n">
-        <x:v>604902</x:v>
+        <x:v>592498</x:v>
       </x:c>
       <x:c r="T80" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U80" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:21">
       <x:c r="A81" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="B81" s="0" t="s">
-        <x:v>22</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C81" s="3" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D81" s="3" t="s"/>
-      <x:c r="E81" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G81" s="0" t="s">
-        <x:v>115</x:v>
-[...2 lines deleted...]
-        <x:v>116</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I81" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="J81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
-        <x:v>115</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
-        <x:v>61</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
-        <x:v>608449</x:v>
+        <x:v>592501</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>42120</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s"/>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M82" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N82" s="15" t="n">
         <x:v>42725</x:v>
       </x:c>
       <x:c r="O82" s="14" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="P82" s="14" t="s">
-        <x:v>242</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="Q82" s="16" t="s">
-        <x:v>243</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="R82" s="14" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="S82" s="14" t="n">
-        <x:v>592498</x:v>
+        <x:v>592519</x:v>
       </x:c>
       <x:c r="T82" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U82" s="16" t="s">
-        <x:v>224</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:21">
       <x:c r="A83" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B83" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C83" s="3" t="n">
-        <x:v>42120</x:v>
+        <x:v>39156</x:v>
       </x:c>
       <x:c r="D83" s="3" t="s"/>
+      <x:c r="E83" s="0" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="G83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H83" s="0" t="s">
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I83" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="J83" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K83" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L83" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M83" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="N83" s="3" t="n">
-        <x:v>42725</x:v>
+        <x:v>21554</x:v>
       </x:c>
       <x:c r="O83" s="0" t="s">
-        <x:v>31</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="P83" s="0" t="s">
-        <x:v>245</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q83" s="4" t="s">
-        <x:v>246</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R83" s="0" t="s">
-        <x:v>247</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S83" s="0" t="n">
-        <x:v>592501</x:v>
+        <x:v>605923</x:v>
       </x:c>
       <x:c r="T83" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U83" s="4" t="s">
-        <x:v>224</x:v>
+        <x:v>67</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:21">
       <x:c r="A84" s="13" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="B84" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C84" s="15" t="n">
-        <x:v>42120</x:v>
+        <x:v>41570</x:v>
       </x:c>
       <x:c r="D84" s="15" t="s"/>
       <x:c r="E84" s="14" t="s"/>
       <x:c r="F84" s="14" t="s"/>
       <x:c r="G84" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H84" s="14" t="s"/>
       <x:c r="I84" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="J84" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="K84" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="L84" s="14" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="M84" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N84" s="15" t="n">
-        <x:v>42725</x:v>
+        <x:v>11534</x:v>
       </x:c>
       <x:c r="O84" s="14" t="s">
-        <x:v>31</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="P84" s="14" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="Q84" s="16" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="R84" s="14" t="s">
-        <x:v>250</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="S84" s="14" t="n">
-        <x:v>592519</x:v>
+        <x:v>596710</x:v>
       </x:c>
       <x:c r="T84" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U84" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:21">
       <x:c r="A85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B85" s="0" t="s">
-        <x:v>251</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="C85" s="3" t="n">
-        <x:v>39156</x:v>
+        <x:v>42120</x:v>
       </x:c>
       <x:c r="D85" s="3" t="s"/>
       <x:c r="E85" s="0" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="G85" s="0" t="s">
-        <x:v>126</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H85" s="0" t="s">
-        <x:v>118</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I85" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="J85" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
-        <x:v>21554</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
-        <x:v>605923</x:v>
+        <x:v>608449</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
-        <x:v>212</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
-        <x:v>41570</x:v>
+        <x:v>41937</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
-      <x:c r="E86" s="14" t="s"/>
+      <x:c r="E86" s="14" t="s">
+        <x:v>23</x:v>
+      </x:c>
       <x:c r="F86" s="14" t="s"/>
       <x:c r="G86" s="14" t="s">
-        <x:v>253</x:v>
-[...1 lines deleted...]
-      <x:c r="H86" s="14" t="s"/>
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="H86" s="14" t="s">
+        <x:v>101</x:v>
+      </x:c>
       <x:c r="I86" s="16" t="s">
-        <x:v>222</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J86" s="14" t="s">
-        <x:v>143</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K86" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="L86" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="M86" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
-        <x:v>11534</x:v>
+        <x:v>21538</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
-        <x:v>144</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
-        <x:v>254</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
-        <x:v>255</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
-        <x:v>256</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
-        <x:v>596710</x:v>
+        <x:v>604124</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>220</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
-        <x:v>41937</x:v>
+        <x:v>35317</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
-      <x:c r="E87" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G87" s="0" t="s">
-        <x:v>100</x:v>
-[...2 lines deleted...]
-        <x:v>101</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
-        <x:v>21538</x:v>
+        <x:v>42725</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
-        <x:v>106</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
-        <x:v>107</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
-        <x:v>604124</x:v>
+        <x:v>493608</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="C88" s="15" t="s"/>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s"/>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>206</x:v>