--- v0 (2026-08-13)
+++ v1 (2026-08-13)
@@ -173,92 +173,92 @@
   <x:si>
     <x:t>Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>dates fixes</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement présentielle</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie commerciale</x:t>
   </x:si>
   <x:si>
     <x:t>TOULON</x:t>
   </x:si>
   <x:si>
     <x:t>09/18/2023 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en apprentissage</x:t>
   </x:si>
   <x:si>
+    <x:t>Ingénieur d'affaires en hautes technologies (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Autre public</x:t>
+  </x:si>
+  <x:si>
+    <x:t>permanente</x:t>
+  </x:si>
+  <x:si>
+    <x:t>formation mixte</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vente informatique</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Euridis Management - Antenne Aix en Provence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIX EN PROVENCE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2024 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies spécialisation international business manager (Apprentissage)</x:t>
   </x:si>
   <x:si>
-    <x:t>OPCO</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité génie électrique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>CFA Régional CFAI Provence</x:t>
   </x:si>
   <x:si>
     <x:t>CFAI PROVENCE</x:t>
   </x:si>
   <x:si>
     <x:t>13800</x:t>
   </x:si>
   <x:si>
     <x:t>Résolution problème</x:t>
   </x:si>
   <x:si>
     <x:t>Ecole Nationale Supérieure d'Arts et Métiers - Antenne Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>06/30/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé de l'école nationale supérieure d'arts et métiers spécialité mécanique (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Mécanique théorique</x:t>
@@ -380,65 +380,65 @@
   <x:si>
     <x:t>Sciences-U Lyon</x:t>
   </x:si>
   <x:si>
     <x:t>69003</x:t>
   </x:si>
   <x:si>
     <x:t>Stratégie internationale</x:t>
   </x:si>
   <x:si>
     <x:t>Igpepm - Groupe Eductive - Campus Eductive Aix en Provence</x:t>
   </x:si>
   <x:si>
     <x:t>13090</x:t>
   </x:si>
   <x:si>
     <x:t>09/25/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial à l'international spécialisation business development (Apprentissage)</x:t>
   </x:si>
   <x:si>
+    <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Manager du développement commercial à l'international spécialisation PPA sport (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maestris - Groupe Eductive - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>83000</x:t>
   </x:si>
   <x:si>
-    <x:t>Manager du développement commercial à l'international spécialisation business development des organisations sportives (Apprentissage)</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Programme ingénieur d'affaires (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>33400</x:t>
   </x:si>
   <x:si>
     <x:t>Kedge Business School - Antenne Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2024 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur d'affaires en hautes technologies</x:t>
   </x:si>
   <x:si>
     <x:t>Icademie Editions</x:t>
   </x:si>
   <x:si>
     <x:t>formation entièrement à distance</x:t>
   </x:si>
   <x:si>
     <x:t>à distance</x:t>
@@ -560,155 +560,155 @@
   <x:si>
     <x:t>Master mention management et commerce international parcours financement stratégies internationales</x:t>
   </x:si>
   <x:si>
     <x:t>Encadrement management</x:t>
   </x:si>
   <x:si>
     <x:t>Aix Marseille Université - Faculté Economie et Gestion</x:t>
   </x:si>
   <x:si>
     <x:t>13080</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 1er</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit des assurances (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention management et administration des entreprises parcours recherche, études et conseil en sciences de gestion</x:t>
   </x:si>
   <x:si>
+    <x:t>Master mention droit des affaires parcours contentieux économique, médiation et arbitrage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours droit et fiscalité de l'entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours droit et management du transport aérien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management et commerce international parcours management du commerce international</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUYNES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention management et commerce international parcours management international de l'hospitalité</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/31/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours distribution concurrence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours droit des affaires approfondi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours droit des affaires internationales</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours gouvernance environnementale et sociétale de l'entreprise (Contrat de Professionnalisation)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours droit des transports internationaux et de la supply chain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours ingénierie des sociétés</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours numérique des affaires et propriété intellectuelle</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours management de projets de développement durable et culturel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention langues étrangères appliquées parcours PME-Export</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours droit et management des activités maritimes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours entreprises en difficulté</x:t>
+  </x:si>
+  <x:si>
     <x:t>Master mention entrepreneuriat et management de projets Parcours Entrepreneuriat et innovation</x:t>
   </x:si>
   <x:si>
     <x:t>Microéconomie</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit rural des affaires</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention management et commerce international parcours management du commerce international</x:t>
-[...44 lines deleted...]
-    <x:t>Master mention droit des affaires parcours entreprises en difficulté</x:t>
+    <x:t>Consultant en management de projets (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratégie entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecotec - Ecole Internationale Tunon - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours compliance et droit des affaires</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Master mention droit des affaires parcours droit du sport</x:t>
   </x:si>
   <x:si>
     <x:t>Master mention droit des affaires parcours droit et gestion du patrimoine</x:t>
   </x:si>
   <x:si>
     <x:t>Université de Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>UTLN</x:t>
   </x:si>
   <x:si>
     <x:t>83041</x:t>
   </x:si>
   <x:si>
-    <x:t>Master mention droit des affaires parcours contentieux économique, médiation et arbitrage</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>Manager d'affaires (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ecotec - Ecole Internationale Tunon - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13003</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 3e</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Expert en énergies renouvelables (MS) (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Afi24</x:t>
@@ -938,59 +938,59 @@
   <x:si>
     <x:t>Prevot Strat et Co</x:t>
   </x:si>
   <x:si>
     <x:t>13230</x:t>
   </x:si>
   <x:si>
     <x:t>ARLES</x:t>
   </x:si>
   <x:si>
     <x:t>02/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2030 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Karim Madoi - Forma Supply</x:t>
   </x:si>
   <x:si>
     <x:t>06210</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Salarié , Tout public</x:t>
   </x:si>
   <x:si>
+    <x:t>03/23/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-RAPHAEL</x:t>
+  </x:si>
+  <x:si>
     <x:t>MANDELIEU-LA-NAPOULE</x:t>
   </x:si>
   <x:si>
-    <x:t>03/23/2026 00:00:00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>06/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Pad</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>12/17/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Ingénieur diplômé du conservatoire national des arts et métiers spécialité automatique et robotique</x:t>
   </x:si>
   <x:si>
     <x:t>Conservatoire National des Arts et des Métiers Paca</x:t>
   </x:si>
   <x:si>
     <x:t>CNAM</x:t>
@@ -1184,84 +1184,84 @@
   <x:si>
     <x:t>LMF</x:t>
   </x:si>
   <x:si>
     <x:t>Bac + 3 et 4</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Manager du développement commercial (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Centre d'Etudes Européen Méditérranée</x:t>
   </x:si>
   <x:si>
     <x:t>CEEME</x:t>
   </x:si>
   <x:si>
     <x:t>manager d'affaires</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
+    <x:t>Formaposte Sud Est - CFA Régional Métiers de la Poste</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG Programme grande école (Apprentissage)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPAG BUSINESS SCHOOL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Responsabilité sociétale entreprise</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Institut de Préparation à l'Administration et à la Gestion - Antenne Nice</x:t>
+  </x:si>
+  <x:si>
     <x:t>master mention management et commerce international</x:t>
   </x:si>
   <x:si>
     <x:t>NICE CEDEX 4</x:t>
-  </x:si>
-[...28 lines deleted...]
-    <x:t>09/30/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>B2h13 Aix - My Business School</x:t>
   </x:si>
   <x:si>
     <x:t>My BS - My Business School Aix-en-Provence</x:t>
   </x:si>
   <x:si>
     <x:t>Ensup Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>13006</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 6e</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/07/2026 00:00:00</x:t>
   </x:si>
@@ -2014,51 +2014,51 @@
       <x:c r="K3" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L3" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M3" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N3" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O3" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P3" s="0" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q3" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R3" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S3" s="0" t="n">
-        <x:v>549066</x:v>
+        <x:v>497345</x:v>
       </x:c>
       <x:c r="T3" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U3" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:21">
       <x:c r="A4" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B4" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C4" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D4" s="15" t="s"/>
       <x:c r="E4" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F4" s="14" t="s"/>
       <x:c r="G4" s="14" t="s">
         <x:v>36</x:v>
@@ -2073,51 +2073,51 @@
       <x:c r="K4" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L4" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M4" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N4" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O4" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P4" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q4" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R4" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S4" s="14" t="n">
-        <x:v>497345</x:v>
+        <x:v>549066</x:v>
       </x:c>
       <x:c r="T4" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U4" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:21">
       <x:c r="A5" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B5" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="C5" s="3" t="n">
         <x:v>39169</x:v>
       </x:c>
       <x:c r="D5" s="3" t="s"/>
       <x:c r="E5" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G5" s="0" t="s">
         <x:v>49</x:v>
       </x:c>
@@ -2147,51 +2147,51 @@
       </x:c>
       <x:c r="P5" s="0" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="Q5" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R5" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S5" s="0" t="n">
         <x:v>543539</x:v>
       </x:c>
       <x:c r="T5" s="4" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U5" s="4" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:21">
       <x:c r="A6" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B6" s="14" t="s">
-        <x:v>34</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="C6" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D6" s="15" t="s"/>
       <x:c r="E6" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F6" s="14" t="s"/>
       <x:c r="G6" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H6" s="14" t="s"/>
       <x:c r="I6" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J6" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K6" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L6" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
@@ -2327,51 +2327,51 @@
       </x:c>
       <x:c r="P8" s="14" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="Q8" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R8" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S8" s="14" t="n">
         <x:v>501077</x:v>
       </x:c>
       <x:c r="T8" s="16" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="U8" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:21">
       <x:c r="A9" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B9" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C9" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D9" s="3" t="s"/>
       <x:c r="E9" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G9" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I9" s="4" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J9" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K9" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L9" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M9" s="0" t="s">
         <x:v>28</x:v>
@@ -2920,376 +2920,376 @@
       </x:c>
       <x:c r="P18" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q18" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R18" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S18" s="14" t="n">
         <x:v>535018</x:v>
       </x:c>
       <x:c r="T18" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U18" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:21">
       <x:c r="A19" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B19" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D19" s="3" t="s"/>
       <x:c r="E19" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G19" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J19" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K19" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L19" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M19" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N19" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O19" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P19" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q19" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R19" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S19" s="0" t="n">
-        <x:v>535019</x:v>
+        <x:v>535016</x:v>
       </x:c>
       <x:c r="T19" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U19" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:21">
       <x:c r="A20" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B20" s="14" t="s">
-        <x:v>105</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C20" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D20" s="15" t="s"/>
       <x:c r="E20" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F20" s="14" t="s"/>
       <x:c r="G20" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H20" s="14" t="s"/>
       <x:c r="I20" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J20" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K20" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L20" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M20" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N20" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O20" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P20" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q20" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R20" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S20" s="14" t="n">
-        <x:v>535016</x:v>
+        <x:v>535021</x:v>
       </x:c>
       <x:c r="T20" s="16" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U20" s="16" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:21">
       <x:c r="A21" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B21" s="0" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C21" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D21" s="3" t="s"/>
       <x:c r="E21" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G21" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J21" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K21" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L21" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M21" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N21" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O21" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P21" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q21" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R21" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S21" s="0" t="n">
-        <x:v>535021</x:v>
+        <x:v>535019</x:v>
       </x:c>
       <x:c r="T21" s="4" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="U21" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:21">
       <x:c r="A22" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B22" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C22" s="15" t="n">
         <x:v>36320</x:v>
       </x:c>
       <x:c r="D22" s="15" t="s"/>
       <x:c r="E22" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F22" s="14" t="s"/>
       <x:c r="G22" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H22" s="14" t="s"/>
       <x:c r="I22" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J22" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K22" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L22" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M22" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N22" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O22" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P22" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q22" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R22" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S22" s="14" t="n">
         <x:v>506027</x:v>
       </x:c>
       <x:c r="T22" s="16" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="U22" s="16" t="s">
         <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:21">
       <x:c r="A23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B23" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C23" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D23" s="3" t="s"/>
       <x:c r="G23" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I23" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J23" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K23" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L23" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M23" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N23" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O23" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P23" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q23" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R23" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S23" s="0" t="n">
         <x:v>550315</x:v>
       </x:c>
       <x:c r="T23" s="4" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="U23" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:21">
       <x:c r="A24" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B24" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C24" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D24" s="15" t="s"/>
       <x:c r="E24" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F24" s="14" t="s"/>
       <x:c r="G24" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H24" s="14" t="s"/>
       <x:c r="I24" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J24" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K24" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L24" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M24" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N24" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O24" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P24" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q24" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R24" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S24" s="14" t="n">
         <x:v>553370</x:v>
       </x:c>
       <x:c r="T24" s="16" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="U24" s="16" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:21">
       <x:c r="A25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B25" s="0" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C25" s="3" t="s"/>
       <x:c r="D25" s="3" t="s"/>
       <x:c r="G25" s="0" t="s">
         <x:v>121</x:v>
@@ -4070,865 +4070,862 @@
       </x:c>
       <x:c r="Q38" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="R38" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S38" s="14" t="n">
         <x:v>555743</x:v>
       </x:c>
       <x:c r="T38" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U38" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:21">
       <x:c r="A39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B39" s="0" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C39" s="3" t="n">
-        <x:v>35922</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D39" s="3" t="s"/>
       <x:c r="G39" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H39" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I39" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J39" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K39" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L39" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M39" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N39" s="3" t="n">
-        <x:v>13133</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O39" s="0" t="s">
-        <x:v>164</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P39" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q39" s="4" t="s">
-        <x:v>149</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R39" s="0" t="s">
-        <x:v>150</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S39" s="0" t="n">
-        <x:v>575029</x:v>
+        <x:v>581240</x:v>
       </x:c>
       <x:c r="T39" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U39" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:21">
       <x:c r="A40" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B40" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C40" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D40" s="15" t="s"/>
       <x:c r="E40" s="14" t="s"/>
       <x:c r="F40" s="14" t="s"/>
       <x:c r="G40" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H40" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J40" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K40" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L40" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M40" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N40" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O40" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P40" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q40" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R40" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S40" s="14" t="n">
-        <x:v>576310</x:v>
+        <x:v>581243</x:v>
       </x:c>
       <x:c r="T40" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U40" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:21">
       <x:c r="A41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B41" s="0" t="s">
-        <x:v>166</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C41" s="3" t="n">
-        <x:v>35915</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D41" s="3" t="s"/>
       <x:c r="G41" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H41" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I41" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J41" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K41" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L41" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M41" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N41" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O41" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P41" s="0" t="s">
-        <x:v>157</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q41" s="4" t="s">
-        <x:v>158</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R41" s="0" t="s">
-        <x:v>167</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S41" s="0" t="n">
-        <x:v>575876</x:v>
+        <x:v>581246</x:v>
       </x:c>
       <x:c r="T41" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U41" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:21">
       <x:c r="A42" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B42" s="14" t="s">
-        <x:v>168</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C42" s="15" t="n">
         <x:v>35915</x:v>
       </x:c>
       <x:c r="D42" s="15" t="s"/>
       <x:c r="E42" s="14" t="s"/>
       <x:c r="F42" s="14" t="s"/>
       <x:c r="G42" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H42" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I42" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J42" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K42" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L42" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M42" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N42" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O42" s="14" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="P42" s="14" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="Q42" s="16" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="R42" s="14" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="S42" s="14" t="n">
-        <x:v>575877</x:v>
+        <x:v>575876</x:v>
       </x:c>
       <x:c r="T42" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U42" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:21">
       <x:c r="A43" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B43" s="0" t="s">
-        <x:v>34</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C43" s="3" t="n">
-        <x:v>35652</x:v>
+        <x:v>35915</x:v>
       </x:c>
       <x:c r="D43" s="3" t="s"/>
-      <x:c r="E43" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G43" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H43" s="0" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I43" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J43" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K43" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L43" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M43" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N43" s="3" t="n">
-        <x:v>34538</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O43" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P43" s="0" t="s">
-        <x:v>42</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="Q43" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="R43" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S43" s="0" t="n">
-        <x:v>549067</x:v>
+        <x:v>575877</x:v>
       </x:c>
       <x:c r="T43" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U43" s="4" t="s">
-        <x:v>169</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:21">
       <x:c r="A44" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B44" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="C44" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D44" s="15" t="s"/>
       <x:c r="E44" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F44" s="14" t="s"/>
       <x:c r="G44" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="H44" s="14" t="s"/>
       <x:c r="I44" s="16" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="J44" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K44" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L44" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M44" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N44" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O44" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P44" s="14" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="Q44" s="16" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R44" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S44" s="14" t="n">
-        <x:v>603063</x:v>
+        <x:v>549067</x:v>
       </x:c>
       <x:c r="T44" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U44" s="16" t="s">
-        <x:v>46</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:21">
       <x:c r="A45" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B45" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C45" s="3" t="n">
-        <x:v>39169</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D45" s="3" t="s"/>
       <x:c r="E45" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G45" s="0" t="s">
-        <x:v>49</x:v>
-[...2 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I45" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J45" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K45" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L45" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M45" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N45" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O45" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P45" s="0" t="s">
-        <x:v>53</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q45" s="4" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="R45" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S45" s="0" t="n">
-        <x:v>550302</x:v>
+        <x:v>603063</x:v>
       </x:c>
       <x:c r="T45" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U45" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:21">
       <x:c r="A46" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B46" s="14" t="s">
-        <x:v>170</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C46" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>39169</x:v>
       </x:c>
       <x:c r="D46" s="15" t="s"/>
-      <x:c r="E46" s="14" t="s"/>
+      <x:c r="E46" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F46" s="14" t="s"/>
       <x:c r="G46" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="H46" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I46" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J46" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K46" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L46" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M46" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N46" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O46" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P46" s="14" t="s">
-        <x:v>141</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q46" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R46" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S46" s="14" t="n">
-        <x:v>576305</x:v>
+        <x:v>550302</x:v>
       </x:c>
       <x:c r="T46" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U46" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:21">
       <x:c r="A47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B47" s="0" t="s">
-        <x:v>171</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C47" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D47" s="3" t="s"/>
       <x:c r="G47" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H47" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I47" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J47" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K47" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L47" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M47" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N47" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O47" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P47" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q47" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R47" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S47" s="0" t="n">
-        <x:v>576308</x:v>
+        <x:v>576305</x:v>
       </x:c>
       <x:c r="T47" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U47" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:21">
       <x:c r="A48" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B48" s="14" t="s">
-        <x:v>172</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C48" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D48" s="15" t="s"/>
       <x:c r="E48" s="14" t="s"/>
       <x:c r="F48" s="14" t="s"/>
       <x:c r="G48" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H48" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I48" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J48" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K48" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L48" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M48" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N48" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O48" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P48" s="14" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q48" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R48" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S48" s="14" t="n">
-        <x:v>576309</x:v>
+        <x:v>576308</x:v>
       </x:c>
       <x:c r="T48" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U48" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:21">
       <x:c r="A49" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B49" s="0" t="s">
-        <x:v>173</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C49" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D49" s="3" t="s"/>
       <x:c r="G49" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H49" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I49" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J49" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K49" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L49" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M49" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N49" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O49" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P49" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q49" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R49" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S49" s="0" t="n">
-        <x:v>581234</x:v>
+        <x:v>576309</x:v>
       </x:c>
       <x:c r="T49" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U49" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:21">
       <x:c r="A50" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="B50" s="14" t="s">
-        <x:v>174</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C50" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D50" s="15" t="s"/>
       <x:c r="E50" s="14" t="s"/>
       <x:c r="F50" s="14" t="s"/>
       <x:c r="G50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H50" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I50" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J50" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K50" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L50" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M50" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N50" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O50" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P50" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q50" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R50" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S50" s="14" t="n">
-        <x:v>581241</x:v>
+        <x:v>581234</x:v>
       </x:c>
       <x:c r="T50" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U50" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:21">
       <x:c r="A51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B51" s="0" t="s">
-        <x:v>175</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C51" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D51" s="3" t="s"/>
       <x:c r="G51" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H51" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I51" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J51" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K51" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L51" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M51" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N51" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O51" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P51" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q51" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R51" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S51" s="0" t="n">
-        <x:v>581248</x:v>
+        <x:v>581241</x:v>
       </x:c>
       <x:c r="T51" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U51" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:21">
       <x:c r="A52" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B52" s="14" t="s">
-        <x:v>61</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C52" s="15" t="n">
-        <x:v>35164</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D52" s="15" t="s"/>
-      <x:c r="E52" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E52" s="14" t="s"/>
       <x:c r="F52" s="14" t="s"/>
       <x:c r="G52" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H52" s="14" t="s">
-        <x:v>63</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I52" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J52" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K52" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L52" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M52" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N52" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O52" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P52" s="14" t="s">
-        <x:v>62</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q52" s="16" t="s">
-        <x:v>64</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R52" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S52" s="14" t="n">
-        <x:v>547217</x:v>
+        <x:v>581248</x:v>
       </x:c>
       <x:c r="T52" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U52" s="16" t="s">
-        <x:v>176</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:21">
       <x:c r="A53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B53" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C53" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D53" s="3" t="s"/>
       <x:c r="G53" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H53" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I53" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J53" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K53" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L53" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M53" s="0" t="s">
         <x:v>28</x:v>
@@ -4941,51 +4938,51 @@
       </x:c>
       <x:c r="P53" s="0" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="Q53" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R53" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S53" s="0" t="n">
         <x:v>576311</x:v>
       </x:c>
       <x:c r="T53" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U53" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:21">
       <x:c r="A54" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B54" s="14" t="s">
-        <x:v>178</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C54" s="15" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D54" s="15" t="s"/>
       <x:c r="E54" s="14" t="s"/>
       <x:c r="F54" s="14" t="s"/>
       <x:c r="G54" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H54" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I54" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J54" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K54" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L54" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -5000,51 +4997,51 @@
       </x:c>
       <x:c r="P54" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q54" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R54" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S54" s="14" t="n">
         <x:v>575705</x:v>
       </x:c>
       <x:c r="T54" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U54" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:21">
       <x:c r="A55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B55" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C55" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D55" s="3" t="s"/>
       <x:c r="G55" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H55" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I55" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J55" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K55" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L55" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M55" s="0" t="s">
         <x:v>28</x:v>
@@ -5054,626 +5051,628 @@
       </x:c>
       <x:c r="O55" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P55" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q55" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R55" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S55" s="0" t="n">
         <x:v>575706</x:v>
       </x:c>
       <x:c r="T55" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U55" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:21">
       <x:c r="A56" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B56" s="14" t="s">
-        <x:v>180</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C56" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>35164</x:v>
       </x:c>
       <x:c r="D56" s="15" t="s"/>
-      <x:c r="E56" s="14" t="s"/>
+      <x:c r="E56" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F56" s="14" t="s"/>
       <x:c r="G56" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="H56" s="14" t="s">
-        <x:v>134</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="I56" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="J56" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K56" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L56" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M56" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N56" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O56" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P56" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="Q56" s="16" t="s">
-        <x:v>135</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="R56" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="S56" s="14" t="n">
-        <x:v>581245</x:v>
+        <x:v>547217</x:v>
       </x:c>
       <x:c r="T56" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U56" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:21">
       <x:c r="A57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B57" s="0" t="s">
-        <x:v>181</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C57" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D57" s="3" t="s"/>
       <x:c r="G57" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H57" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J57" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K57" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L57" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M57" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N57" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O57" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P57" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q57" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R57" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S57" s="0" t="n">
-        <x:v>581247</x:v>
+        <x:v>581245</x:v>
       </x:c>
       <x:c r="T57" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U57" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:21">
       <x:c r="A58" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B58" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C58" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D58" s="15" t="s"/>
       <x:c r="E58" s="14" t="s"/>
       <x:c r="F58" s="14" t="s"/>
       <x:c r="G58" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H58" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I58" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J58" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K58" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L58" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M58" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N58" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O58" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P58" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q58" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R58" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S58" s="14" t="n">
-        <x:v>571231</x:v>
+        <x:v>581247</x:v>
       </x:c>
       <x:c r="T58" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U58" s="16" t="s">
-        <x:v>75</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:21">
       <x:c r="A59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B59" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C59" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>35922</x:v>
       </x:c>
       <x:c r="D59" s="3" t="s"/>
       <x:c r="G59" s="0" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H59" s="0" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I59" s="4" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J59" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K59" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L59" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M59" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N59" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>13133</x:v>
       </x:c>
       <x:c r="O59" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="P59" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="Q59" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="R59" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="S59" s="0" t="n">
-        <x:v>581240</x:v>
+        <x:v>575029</x:v>
       </x:c>
       <x:c r="T59" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U59" s="4" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:21">
       <x:c r="A60" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B60" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C60" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D60" s="15" t="s"/>
       <x:c r="E60" s="14" t="s"/>
       <x:c r="F60" s="14" t="s"/>
       <x:c r="G60" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H60" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I60" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J60" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K60" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L60" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M60" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N60" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O60" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P60" s="14" t="s">
-        <x:v>133</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="Q60" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R60" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S60" s="14" t="n">
-        <x:v>581243</x:v>
+        <x:v>576310</x:v>
       </x:c>
       <x:c r="T60" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U60" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:21">
       <x:c r="A61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B61" s="0" t="s">
-        <x:v>188</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C61" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>35652</x:v>
       </x:c>
       <x:c r="D61" s="3" t="s"/>
+      <x:c r="E61" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G61" s="0" t="s">
-        <x:v>133</x:v>
-[...2 lines deleted...]
-        <x:v>134</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I61" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J61" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K61" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L61" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M61" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N61" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>34538</x:v>
       </x:c>
       <x:c r="O61" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="P61" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="Q61" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R61" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S61" s="0" t="n">
-        <x:v>581246</x:v>
+        <x:v>549065</x:v>
       </x:c>
       <x:c r="T61" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U61" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:21">
       <x:c r="A62" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B62" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C62" s="15" t="n">
-        <x:v>35652</x:v>
+        <x:v>40362</x:v>
       </x:c>
       <x:c r="D62" s="15" t="s"/>
       <x:c r="E62" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F62" s="14" t="s"/>
       <x:c r="G62" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H62" s="14" t="s"/>
       <x:c r="I62" s="16" t="s">
-        <x:v>37</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J62" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K62" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L62" s="14" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M62" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N62" s="15" t="n">
-        <x:v>34538</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O62" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P62" s="14" t="s">
-        <x:v>42</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q62" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R62" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S62" s="14" t="n">
-        <x:v>549065</x:v>
+        <x:v>573871</x:v>
       </x:c>
       <x:c r="T62" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U62" s="16" t="s">
-        <x:v>169</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:21">
       <x:c r="A63" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B63" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C63" s="3" t="n">
-        <x:v>40362</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D63" s="3" t="s"/>
-      <x:c r="E63" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G63" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="H63" s="0" t="s">
+        <x:v>134</x:v>
       </x:c>
       <x:c r="I63" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="J63" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K63" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L63" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M63" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N63" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O63" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P63" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="Q63" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="R63" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S63" s="0" t="n">
-        <x:v>573871</x:v>
+        <x:v>581239</x:v>
       </x:c>
       <x:c r="T63" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U63" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:21">
       <x:c r="A64" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B64" s="14" t="s">
-        <x:v>196</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C64" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D64" s="15" t="s"/>
       <x:c r="E64" s="14" t="s"/>
       <x:c r="F64" s="14" t="s"/>
       <x:c r="G64" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="H64" s="14" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I64" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="J64" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K64" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L64" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M64" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N64" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O64" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P64" s="14" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="Q64" s="16" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="R64" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S64" s="14" t="n">
-        <x:v>581239</x:v>
+        <x:v>581242</x:v>
       </x:c>
       <x:c r="T64" s="16" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U64" s="16" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:21">
       <x:c r="A65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B65" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C65" s="3" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D65" s="3" t="s"/>
       <x:c r="G65" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H65" s="0" t="s">
-        <x:v>134</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I65" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="J65" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K65" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L65" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M65" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N65" s="3" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O65" s="0" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P65" s="0" t="s">
-        <x:v>133</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="Q65" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="R65" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S65" s="0" t="n">
-        <x:v>581242</x:v>
+        <x:v>571231</x:v>
       </x:c>
       <x:c r="T65" s="4" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="U65" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:21">
       <x:c r="A66" s="13" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B66" s="14" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C66" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D66" s="15" t="s"/>
       <x:c r="E66" s="14" t="s"/>
       <x:c r="F66" s="14" t="s"/>
       <x:c r="G66" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H66" s="14" t="s"/>
       <x:c r="I66" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="J66" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
@@ -5694,82 +5693,82 @@
       </x:c>
       <x:c r="P66" s="14" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="Q66" s="16" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R66" s="14" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S66" s="14" t="n">
         <x:v>578168</x:v>
       </x:c>
       <x:c r="T66" s="16" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="U66" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:21">
       <x:c r="A67" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B67" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C67" s="3" t="n">
         <x:v>40362</x:v>
       </x:c>
       <x:c r="D67" s="3" t="s"/>
       <x:c r="E67" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G67" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I67" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J67" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K67" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L67" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M67" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N67" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O67" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P67" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="Q67" s="4" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="R67" s="0" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="S67" s="0" t="n">
         <x:v>573868</x:v>
       </x:c>
       <x:c r="T67" s="4" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="U67" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:21">
       <x:c r="A68" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B68" s="14" t="s">
@@ -6142,51 +6141,51 @@
       <x:c r="I74" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J74" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K74" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L74" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M74" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N74" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O74" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P74" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q74" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R74" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S74" s="14" t="n">
         <x:v>553088</x:v>
       </x:c>
       <x:c r="T74" s="16" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U74" s="16" t="s">
         <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:21">
       <x:c r="A75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B75" s="0" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C75" s="3" t="n">
         <x:v>35916</x:v>
       </x:c>
       <x:c r="D75" s="3" t="s"/>
@@ -6202,51 +6201,51 @@
       <x:c r="J75" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K75" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L75" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M75" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N75" s="3" t="n">
         <x:v>32054</x:v>
       </x:c>
       <x:c r="O75" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="P75" s="0" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q75" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R75" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S75" s="0" t="n">
         <x:v>583215</x:v>
       </x:c>
       <x:c r="T75" s="4" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="U75" s="4" t="s">
         <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:21">
       <x:c r="A76" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B76" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C76" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D76" s="15" t="s"/>
       <x:c r="E76" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6558,68 +6557,68 @@
       <x:c r="J81" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K81" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L81" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M81" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N81" s="3" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O81" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P81" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q81" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R81" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S81" s="0" t="n">
         <x:v>545654</x:v>
       </x:c>
       <x:c r="T81" s="4" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="U81" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:21">
       <x:c r="A82" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B82" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C82" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D82" s="15" t="s"/>
       <x:c r="E82" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F82" s="14" t="s"/>
       <x:c r="G82" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H82" s="14" t="s"/>
       <x:c r="I82" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J82" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K82" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L82" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6792,51 +6791,51 @@
       <x:c r="J85" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K85" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L85" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M85" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N85" s="3" t="n">
         <x:v>34590</x:v>
       </x:c>
       <x:c r="O85" s="0" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="P85" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="Q85" s="4" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R85" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S85" s="0" t="n">
         <x:v>558102</x:v>
       </x:c>
       <x:c r="T85" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U85" s="4" t="s">
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:21">
       <x:c r="A86" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B86" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C86" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D86" s="15" t="s"/>
       <x:c r="E86" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -6860,116 +6859,116 @@
       <x:c r="M86" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N86" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O86" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P86" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q86" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R86" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S86" s="14" t="n">
         <x:v>551049</x:v>
       </x:c>
       <x:c r="T86" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U86" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:21">
       <x:c r="A87" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B87" s="0" t="s">
-        <x:v>105</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C87" s="3" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D87" s="3" t="s"/>
       <x:c r="E87" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G87" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="I87" s="4" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J87" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K87" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L87" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M87" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N87" s="3" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O87" s="0" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P87" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q87" s="4" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R87" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S87" s="0" t="n">
         <x:v>550951</x:v>
       </x:c>
       <x:c r="T87" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U87" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:21">
       <x:c r="A88" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B88" s="14" t="s">
-        <x:v>106</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C88" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D88" s="15" t="s"/>
       <x:c r="E88" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F88" s="14" t="s"/>
       <x:c r="G88" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H88" s="14" t="s"/>
       <x:c r="I88" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J88" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K88" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L88" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
@@ -6984,266 +6983,266 @@
       </x:c>
       <x:c r="P88" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="Q88" s="16" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="R88" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S88" s="14" t="n">
         <x:v>551051</x:v>
       </x:c>
       <x:c r="T88" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U88" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:21">
       <x:c r="A89" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B89" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C89" s="3" t="n">
-        <x:v>36914</x:v>
+        <x:v>37738</x:v>
       </x:c>
       <x:c r="D89" s="3" t="s"/>
       <x:c r="E89" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G89" s="0" t="s">
-        <x:v>88</x:v>
-[...2 lines deleted...]
-        <x:v>79</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="I89" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="J89" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K89" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L89" s="0" t="s">
-        <x:v>39</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M89" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N89" s="3" t="n">
-        <x:v>32016</x:v>
+        <x:v>32005</x:v>
       </x:c>
       <x:c r="O89" s="0" t="s">
-        <x:v>81</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="P89" s="0" t="s">
-        <x:v>88</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="Q89" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="R89" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S89" s="0" t="n">
-        <x:v>556600</x:v>
+        <x:v>550947</x:v>
       </x:c>
       <x:c r="T89" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U89" s="4" t="s">
-        <x:v>112</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:21">
       <x:c r="A90" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B90" s="14" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C90" s="15" t="n">
         <x:v>37738</x:v>
       </x:c>
       <x:c r="D90" s="15" t="s"/>
       <x:c r="E90" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F90" s="14" t="s"/>
       <x:c r="G90" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H90" s="14" t="s"/>
       <x:c r="I90" s="16" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="J90" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K90" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L90" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M90" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N90" s="15" t="n">
         <x:v>32005</x:v>
       </x:c>
       <x:c r="O90" s="14" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="P90" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="Q90" s="16" t="s">
-        <x:v>99</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R90" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S90" s="14" t="n">
-        <x:v>550947</x:v>
+        <x:v>550949</x:v>
       </x:c>
       <x:c r="T90" s="16" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U90" s="16" t="s">
-        <x:v>107</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:21">
       <x:c r="A91" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B91" s="0" t="s">
-        <x:v>102</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C91" s="3" t="n">
-        <x:v>37738</x:v>
+        <x:v>36914</x:v>
       </x:c>
       <x:c r="D91" s="3" t="s"/>
       <x:c r="E91" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G91" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H91" s="0" t="s">
+        <x:v>79</x:v>
       </x:c>
       <x:c r="I91" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J91" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K91" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L91" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="M91" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N91" s="3" t="n">
-        <x:v>32005</x:v>
+        <x:v>32016</x:v>
       </x:c>
       <x:c r="O91" s="0" t="s">
-        <x:v>97</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="P91" s="0" t="s">
-        <x:v>103</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="Q91" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R91" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S91" s="0" t="n">
-        <x:v>550949</x:v>
+        <x:v>556600</x:v>
       </x:c>
       <x:c r="T91" s="4" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="U91" s="4" t="s">
-        <x:v>107</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:21">
       <x:c r="A92" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B92" s="14" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C92" s="15" t="n">
         <x:v>36320</x:v>
       </x:c>
       <x:c r="D92" s="15" t="s"/>
       <x:c r="E92" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F92" s="14" t="s"/>
       <x:c r="G92" s="14" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H92" s="14" t="s"/>
       <x:c r="I92" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J92" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K92" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L92" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M92" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N92" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O92" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P92" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q92" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R92" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S92" s="14" t="n">
         <x:v>553087</x:v>
       </x:c>
       <x:c r="T92" s="16" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="U92" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:21">
       <x:c r="A93" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B93" s="0" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C93" s="3" t="n">
         <x:v>39217</x:v>
       </x:c>
       <x:c r="D93" s="3" t="s"/>
@@ -7405,75 +7404,75 @@
       <x:c r="T95" s="4" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="U95" s="4" t="s">
         <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:21">
       <x:c r="A96" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B96" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C96" s="15" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D96" s="15" t="s"/>
       <x:c r="E96" s="14" t="s"/>
       <x:c r="F96" s="14" t="s"/>
       <x:c r="G96" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="H96" s="14" t="s"/>
       <x:c r="I96" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J96" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K96" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L96" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M96" s="14" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N96" s="15" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O96" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P96" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q96" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R96" s="14" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S96" s="14" t="n">
         <x:v>607469</x:v>
       </x:c>
       <x:c r="T96" s="16" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="U96" s="16" t="s">
         <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:21">
       <x:c r="A97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B97" s="0" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="C97" s="3" t="s"/>
       <x:c r="D97" s="3" t="s"/>
       <x:c r="G97" s="0" t="s">
         <x:v>267</x:v>
@@ -7775,88 +7774,88 @@
       </x:c>
       <x:c r="P102" s="14" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
         <x:v>533639</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
         <x:v>35652</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>34538</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
         <x:v>608951</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C104" s="15" t="s"/>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s"/>
       <x:c r="F104" s="14" t="s"/>
@@ -7972,208 +7971,208 @@
         <x:v>287</x:v>
       </x:c>
       <x:c r="J106" s="14" t="s"/>
       <x:c r="K106" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="L106" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M106" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N106" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O106" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P106" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q106" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R106" s="14" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="S106" s="14" t="n">
+        <x:v>624425</x:v>
+      </x:c>
+      <x:c r="T106" s="16" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
       <x:c r="U106" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:21">
       <x:c r="A107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B107" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C107" s="3" t="s"/>
       <x:c r="D107" s="3" t="s"/>
       <x:c r="G107" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I107" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K107" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="L107" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M107" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N107" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O107" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P107" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q107" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R107" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="S107" s="0" t="n">
-        <x:v>624427</x:v>
+        <x:v>624428</x:v>
       </x:c>
       <x:c r="T107" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U107" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:21">
       <x:c r="A108" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B108" s="14" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C108" s="15" t="s"/>
       <x:c r="D108" s="15" t="s"/>
       <x:c r="E108" s="14" t="s"/>
       <x:c r="F108" s="14" t="s"/>
       <x:c r="G108" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="H108" s="14" t="s"/>
       <x:c r="I108" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="J108" s="14" t="s"/>
       <x:c r="K108" s="14" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="L108" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M108" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N108" s="15" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O108" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P108" s="14" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q108" s="16" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R108" s="14" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="S108" s="14" t="n">
-        <x:v>624428</x:v>
+        <x:v>624422</x:v>
       </x:c>
       <x:c r="T108" s="16" t="s">
-        <x:v>290</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U108" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:21">
       <x:c r="A109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B109" s="0" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C109" s="3" t="s"/>
       <x:c r="D109" s="3" t="s"/>
       <x:c r="G109" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I109" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="K109" s="0" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="L109" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M109" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N109" s="3" t="n">
         <x:v>32135</x:v>
       </x:c>
       <x:c r="O109" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="P109" s="0" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="Q109" s="4" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="R109" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S109" s="0" t="n">
-        <x:v>624425</x:v>
+        <x:v>624427</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
-        <x:v>290</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s"/>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
         <x:v>59</x:v>
       </x:c>
@@ -8393,51 +8392,51 @@
       <x:c r="E114" s="14" t="s"/>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K114" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L114" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M114" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N114" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O114" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P114" s="14" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="Q114" s="16" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="R114" s="14" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="S114" s="14" t="n">
         <x:v>635330</x:v>
       </x:c>
       <x:c r="T114" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U114" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:21">
       <x:c r="A115" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B115" s="0" t="s">
@@ -8567,51 +8566,51 @@
       <x:c r="J117" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K117" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L117" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M117" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N117" s="3" t="n">
         <x:v>15099</x:v>
       </x:c>
       <x:c r="O117" s="0" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="P117" s="0" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="Q117" s="4" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="R117" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S117" s="0" t="n">
         <x:v>593740</x:v>
       </x:c>
       <x:c r="T117" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U117" s="4" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:21">
       <x:c r="A118" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B118" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C118" s="15" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D118" s="15" t="s"/>
       <x:c r="E118" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
@@ -8764,922 +8763,924 @@
       <x:c r="R120" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="S120" s="14" t="n">
         <x:v>597135</x:v>
       </x:c>
       <x:c r="T120" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U120" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:21">
       <x:c r="A121" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B121" s="0" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C121" s="3" t="n">
         <x:v>39263</x:v>
       </x:c>
       <x:c r="D121" s="3" t="s"/>
       <x:c r="G121" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I121" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J121" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K121" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L121" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M121" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N121" s="3" t="n">
         <x:v>13154</x:v>
       </x:c>
       <x:c r="O121" s="0" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="P121" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
-        <x:v>592069</x:v>
+        <x:v>592070</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>39263</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s"/>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>13154</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>152</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>592070</x:v>
+        <x:v>592567</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>40591</x:v>
+        <x:v>38930</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="G123" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
-        <x:v>34085</x:v>
+        <x:v>22254</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
-        <x:v>29</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>324</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>325</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>592567</x:v>
+        <x:v>592227</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
-        <x:v>38930</x:v>
+        <x:v>39725</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s"/>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
-        <x:v>22254</x:v>
+        <x:v>24118</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
-        <x:v>263</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>592227</x:v>
+        <x:v>627894</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
-        <x:v>215</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
-        <x:v>39725</x:v>
+        <x:v>40362</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="G125" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
-        <x:v>24118</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
-        <x:v>208</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>330</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>331</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>627894</x:v>
+        <x:v>592533</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
-        <x:v>54</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>40362</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s"/>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s"/>
       <x:c r="I126" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>592533</x:v>
+        <x:v>606193</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="G127" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>89</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>90</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>606193</x:v>
+        <x:v>597436</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
         <x:v>38159</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s"/>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
         <x:v>13253</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>338</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>321</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>597436</x:v>
+        <x:v>597437</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>40362</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
+      <x:c r="E129" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G129" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K129" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L129" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M129" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N129" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O129" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P129" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="Q129" s="4" t="s">
-        <x:v>311</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="R129" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="S129" s="0" t="n">
-        <x:v>597437</x:v>
+        <x:v>601432</x:v>
       </x:c>
       <x:c r="T129" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U129" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:21">
       <x:c r="A130" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B130" s="14" t="s">
-        <x:v>189</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C130" s="15" t="n">
-        <x:v>40362</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D130" s="15" t="s"/>
-      <x:c r="E130" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E130" s="14" t="s"/>
       <x:c r="F130" s="14" t="s"/>
       <x:c r="G130" s="14" t="s">
-        <x:v>190</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H130" s="14" t="s"/>
       <x:c r="I130" s="16" t="s">
-        <x:v>191</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J130" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K130" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L130" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M130" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N130" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O130" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P130" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q130" s="16" t="s">
-        <x:v>201</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R130" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S130" s="14" t="n">
-        <x:v>601432</x:v>
+        <x:v>632406</x:v>
       </x:c>
       <x:c r="T130" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U130" s="16" t="s">
-        <x:v>339</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:21">
       <x:c r="A131" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B131" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C131" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>40362</x:v>
       </x:c>
       <x:c r="D131" s="3" t="s"/>
       <x:c r="G131" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I131" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="J131" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K131" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L131" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M131" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N131" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O131" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P131" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="Q131" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="R131" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S131" s="0" t="n">
-        <x:v>632406</x:v>
+        <x:v>592534</x:v>
       </x:c>
       <x:c r="T131" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U131" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:21">
       <x:c r="A132" s="13" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B132" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C132" s="15" t="n">
-        <x:v>40362</x:v>
+        <x:v>40363</x:v>
       </x:c>
       <x:c r="D132" s="15" t="s"/>
       <x:c r="E132" s="14" t="s"/>
       <x:c r="F132" s="14" t="s"/>
       <x:c r="G132" s="14" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H132" s="14" t="s"/>
       <x:c r="I132" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="J132" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K132" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L132" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M132" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N132" s="15" t="n">
-        <x:v>32025</x:v>
+        <x:v>31054</x:v>
       </x:c>
       <x:c r="O132" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="P132" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="Q132" s="16" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="R132" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S132" s="14" t="n">
-        <x:v>592534</x:v>
+        <x:v>592546</x:v>
       </x:c>
       <x:c r="T132" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U132" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:21">
       <x:c r="A133" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B133" s="0" t="s">
-        <x:v>343</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C133" s="3" t="n">
-        <x:v>40363</x:v>
+        <x:v>40591</x:v>
       </x:c>
       <x:c r="D133" s="3" t="s"/>
       <x:c r="G133" s="0" t="s">
-        <x:v>341</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I133" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="J133" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K133" s="0" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L133" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M133" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N133" s="3" t="n">
-        <x:v>31054</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O133" s="0" t="s">
-        <x:v>344</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P133" s="0" t="s">
-        <x:v>342</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="Q133" s="4" t="s">
-        <x:v>244</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R133" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S133" s="0" t="n">
-        <x:v>592546</x:v>
+        <x:v>592568</x:v>
       </x:c>
       <x:c r="T133" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U133" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:21">
       <x:c r="A134" s="13" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B134" s="14" t="s">
-        <x:v>322</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C134" s="15" t="n">
-        <x:v>40591</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D134" s="15" t="s"/>
       <x:c r="E134" s="14" t="s"/>
       <x:c r="F134" s="14" t="s"/>
       <x:c r="G134" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H134" s="14" t="s"/>
       <x:c r="I134" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="J134" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K134" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L134" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M134" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N134" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O134" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P134" s="14" t="s">
-        <x:v>323</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="Q134" s="16" t="s">
-        <x:v>194</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="R134" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S134" s="14" t="n">
-        <x:v>592568</x:v>
+        <x:v>597438</x:v>
       </x:c>
       <x:c r="T134" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U134" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:21">
       <x:c r="A135" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B135" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C135" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>40257</x:v>
       </x:c>
       <x:c r="D135" s="3" t="s"/>
+      <x:c r="E135" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G135" s="0" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I135" s="4" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="J135" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K135" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L135" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M135" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N135" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>34085</x:v>
       </x:c>
       <x:c r="O135" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P135" s="0" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="Q135" s="4" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="R135" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="S135" s="0" t="n">
-        <x:v>597438</x:v>
+        <x:v>607293</x:v>
       </x:c>
       <x:c r="T135" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U135" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:21">
       <x:c r="A136" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B136" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C136" s="15" t="n">
-        <x:v>40257</x:v>
+        <x:v>39263</x:v>
       </x:c>
       <x:c r="D136" s="15" t="s"/>
-      <x:c r="E136" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E136" s="14" t="s"/>
       <x:c r="F136" s="14" t="s"/>
       <x:c r="G136" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H136" s="14" t="s"/>
       <x:c r="I136" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J136" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K136" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L136" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M136" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N136" s="15" t="n">
-        <x:v>34085</x:v>
+        <x:v>13154</x:v>
       </x:c>
       <x:c r="O136" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="P136" s="14" t="s">
-        <x:v>350</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q136" s="16" t="s">
-        <x:v>351</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R136" s="14" t="s">
-        <x:v>352</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S136" s="14" t="n">
-        <x:v>607293</x:v>
+        <x:v>592069</x:v>
       </x:c>
       <x:c r="T136" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U136" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:21">
       <x:c r="A137" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B137" s="0" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="C137" s="3" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D137" s="3" t="s"/>
       <x:c r="G137" s="0" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="I137" s="4" t="s">
         <x:v>355</x:v>
       </x:c>
@@ -9891,75 +9892,75 @@
       <x:c r="U140" s="16" t="s">
         <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:21">
       <x:c r="A141" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B141" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C141" s="3" t="n">
         <x:v>38602</x:v>
       </x:c>
       <x:c r="D141" s="3" t="s"/>
       <x:c r="E141" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G141" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H141" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="I141" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J141" s="0" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="K141" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L141" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M141" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N141" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O141" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P141" s="0" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="Q141" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R141" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S141" s="0" t="n">
         <x:v>607795</x:v>
       </x:c>
       <x:c r="T141" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U141" s="4" t="s">
         <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:21">
       <x:c r="A142" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B142" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C142" s="15" t="n">
         <x:v>39884</x:v>
       </x:c>
       <x:c r="D142" s="15" t="s"/>
@@ -10047,735 +10048,734 @@
       </x:c>
       <x:c r="O143" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P143" s="0" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="Q143" s="4" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="R143" s="0" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="S143" s="0" t="n">
         <x:v>592492</x:v>
       </x:c>
       <x:c r="T143" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U143" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:21">
       <x:c r="A144" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B144" s="14" t="s">
-        <x:v>366</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C144" s="15" t="n">
-        <x:v>39884</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D144" s="15" t="s"/>
-      <x:c r="E144" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E144" s="14" t="s"/>
       <x:c r="F144" s="14" t="s"/>
       <x:c r="G144" s="14" t="s">
-        <x:v>367</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H144" s="14" t="s"/>
       <x:c r="I144" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="J144" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K144" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L144" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M144" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N144" s="15" t="n">
-        <x:v>21540</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O144" s="14" t="s">
-        <x:v>356</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P144" s="14" t="s">
-        <x:v>367</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="Q144" s="16" t="s">
-        <x:v>355</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="R144" s="14" t="s">
-        <x:v>357</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S144" s="14" t="n">
-        <x:v>608408</x:v>
+        <x:v>597434</x:v>
       </x:c>
       <x:c r="T144" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U144" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:21">
       <x:c r="A145" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B145" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C145" s="3" t="n">
-        <x:v>38159</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D145" s="3" t="s"/>
+      <x:c r="E145" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G145" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="H145" s="0" t="s">
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I145" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="J145" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K145" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L145" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M145" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N145" s="3" t="n">
-        <x:v>13253</x:v>
+        <x:v>32025</x:v>
       </x:c>
       <x:c r="O145" s="0" t="s">
-        <x:v>140</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P145" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="Q145" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="R145" s="0" t="s">
-        <x:v>159</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="S145" s="0" t="n">
-        <x:v>597435</x:v>
+        <x:v>609174</x:v>
       </x:c>
       <x:c r="T145" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U145" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:21">
       <x:c r="A146" s="13" t="s">
-        <x:v>304</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B146" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C146" s="15" t="n">
-        <x:v>42369</x:v>
+        <x:v>42567</x:v>
       </x:c>
       <x:c r="D146" s="15" t="s"/>
-      <x:c r="E146" s="14" t="s"/>
+      <x:c r="E146" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F146" s="14" t="s"/>
       <x:c r="G146" s="14" t="s">
-        <x:v>306</x:v>
-[...1 lines deleted...]
-      <x:c r="H146" s="14" t="s"/>
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H146" s="14" t="s">
+        <x:v>377</x:v>
+      </x:c>
       <x:c r="I146" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="J146" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K146" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L146" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M146" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="N146" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>32008</x:v>
       </x:c>
       <x:c r="O146" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="P146" s="14" t="s">
-        <x:v>306</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="Q146" s="16" t="s">
-        <x:v>307</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R146" s="14" t="s">
-        <x:v>167</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S146" s="14" t="n">
-        <x:v>635309</x:v>
+        <x:v>635000</x:v>
       </x:c>
       <x:c r="T146" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U146" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:21">
       <x:c r="A147" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B147" s="0" t="s">
-        <x:v>371</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C147" s="3" t="n">
-        <x:v>42369</x:v>
+        <x:v>42453</x:v>
       </x:c>
       <x:c r="D147" s="3" t="s"/>
+      <x:c r="E147" s="0" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="G147" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H147" s="0" t="s">
+        <x:v>50</x:v>
       </x:c>
       <x:c r="I147" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J147" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K147" s="0" t="s">
-        <x:v>308</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L147" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M147" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N147" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O147" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P147" s="0" t="s">
-        <x:v>306</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="Q147" s="4" t="s">
-        <x:v>307</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="R147" s="0" t="s">
-        <x:v>340</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="S147" s="0" t="n">
-        <x:v>635310</x:v>
+        <x:v>605714</x:v>
       </x:c>
       <x:c r="T147" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U147" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:21">
       <x:c r="A148" s="13" t="s">
-        <x:v>304</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B148" s="14" t="s">
-        <x:v>371</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="C148" s="15" t="n">
-        <x:v>42369</x:v>
+        <x:v>38211</x:v>
       </x:c>
       <x:c r="D148" s="15" t="s"/>
-      <x:c r="E148" s="14" t="s"/>
+      <x:c r="E148" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F148" s="14" t="s"/>
       <x:c r="G148" s="14" t="s">
-        <x:v>227</x:v>
-[...1 lines deleted...]
-      <x:c r="H148" s="14" t="s"/>
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="H148" s="14" t="s">
+        <x:v>50</x:v>
+      </x:c>
       <x:c r="I148" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="J148" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K148" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L148" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M148" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N148" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>15099</x:v>
       </x:c>
       <x:c r="O148" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="P148" s="14" t="s">
-        <x:v>227</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="Q148" s="16" t="s">
-        <x:v>311</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="R148" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="S148" s="14" t="n">
-        <x:v>635311</x:v>
+        <x:v>605717</x:v>
       </x:c>
       <x:c r="T148" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U148" s="16" t="s">
-        <x:v>131</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:21">
       <x:c r="A149" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B149" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C149" s="3" t="n">
-        <x:v>42567</x:v>
+        <x:v>38159</x:v>
       </x:c>
       <x:c r="D149" s="3" t="s"/>
-      <x:c r="E149" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G149" s="0" t="s">
-        <x:v>374</x:v>
-[...2 lines deleted...]
-        <x:v>375</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I149" s="4" t="s">
-        <x:v>376</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J149" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K149" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L149" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M149" s="0" t="s">
-        <x:v>40</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N149" s="3" t="n">
-        <x:v>32008</x:v>
+        <x:v>13253</x:v>
       </x:c>
       <x:c r="O149" s="0" t="s">
-        <x:v>377</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="P149" s="0" t="s">
-        <x:v>378</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q149" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R149" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="S149" s="0" t="n">
-        <x:v>635000</x:v>
+        <x:v>597435</x:v>
       </x:c>
       <x:c r="T149" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U149" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:21">
       <x:c r="A150" s="13" t="s">
-        <x:v>33</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B150" s="14" t="s">
-        <x:v>48</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C150" s="15" t="n">
-        <x:v>42453</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D150" s="15" t="s"/>
-      <x:c r="E150" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E150" s="14" t="s"/>
       <x:c r="F150" s="14" t="s"/>
       <x:c r="G150" s="14" t="s">
-        <x:v>49</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H150" s="14" t="s"/>
       <x:c r="I150" s="16" t="s">
-        <x:v>51</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J150" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K150" s="14" t="s">
-        <x:v>38</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L150" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M150" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N150" s="15" t="n">
-        <x:v>15099</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O150" s="14" t="s">
-        <x:v>52</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P150" s="14" t="s">
-        <x:v>53</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q150" s="16" t="s">
-        <x:v>43</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R150" s="14" t="s">
-        <x:v>44</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="S150" s="14" t="n">
-        <x:v>605714</x:v>
+        <x:v>635309</x:v>
       </x:c>
       <x:c r="T150" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U150" s="16" t="s">
-        <x:v>312</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:21">
       <x:c r="A151" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B151" s="0" t="s">
-        <x:v>57</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C151" s="3" t="n">
-        <x:v>38211</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D151" s="3" t="s"/>
-      <x:c r="E151" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G151" s="0" t="s">
-        <x:v>49</x:v>
-[...2 lines deleted...]
-        <x:v>50</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I151" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="J151" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K151" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L151" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M151" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N151" s="3" t="n">
-        <x:v>15099</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O151" s="0" t="s">
-        <x:v>52</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P151" s="0" t="s">
-        <x:v>58</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="Q151" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="R151" s="0" t="s">
-        <x:v>60</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="S151" s="0" t="n">
-        <x:v>605717</x:v>
+        <x:v>635310</x:v>
       </x:c>
       <x:c r="T151" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U151" s="4" t="s">
-        <x:v>312</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:21">
       <x:c r="A152" s="13" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="B152" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C152" s="15" t="n">
-        <x:v>38159</x:v>
+        <x:v>42369</x:v>
       </x:c>
       <x:c r="D152" s="15" t="s"/>
       <x:c r="E152" s="14" t="s"/>
       <x:c r="F152" s="14" t="s"/>
       <x:c r="G152" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H152" s="14" t="s"/>
       <x:c r="I152" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="J152" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K152" s="14" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="L152" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M152" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N152" s="15" t="n">
-        <x:v>13253</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O152" s="14" t="s">
-        <x:v>140</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="P152" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="Q152" s="16" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="R152" s="14" t="s">
-        <x:v>195</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="S152" s="14" t="n">
-        <x:v>597434</x:v>
+        <x:v>635311</x:v>
       </x:c>
       <x:c r="T152" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U152" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:21">
       <x:c r="A153" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B153" s="0" t="s">
-        <x:v>77</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C153" s="3" t="n">
-        <x:v>41354</x:v>
+        <x:v>39884</x:v>
       </x:c>
       <x:c r="D153" s="3" t="s"/>
       <x:c r="E153" s="0" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="G153" s="0" t="s">
-        <x:v>379</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H153" s="0" t="s">
-        <x:v>380</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I153" s="4" t="s">
-        <x:v>381</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="J153" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K153" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L153" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M153" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N153" s="3" t="n">
-        <x:v>32025</x:v>
+        <x:v>21540</x:v>
       </x:c>
       <x:c r="O153" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="P153" s="0" t="s">
-        <x:v>85</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q153" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="R153" s="0" t="s">
-        <x:v>87</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="S153" s="0" t="n">
-        <x:v>609174</x:v>
+        <x:v>608408</x:v>
       </x:c>
       <x:c r="T153" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U153" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:21">
       <x:c r="A154" s="13" t="s">
-        <x:v>304</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="B154" s="14" t="s">
-        <x:v>334</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C154" s="15" t="n">
-        <x:v>41354</x:v>
+        <x:v>40362</x:v>
       </x:c>
       <x:c r="D154" s="15" t="s"/>
-      <x:c r="E154" s="14" t="s"/>
+      <x:c r="E154" s="14" t="s">
+        <x:v>35</x:v>
+      </x:c>
       <x:c r="F154" s="14" t="s"/>
       <x:c r="G154" s="14" t="s">
-        <x:v>383</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H154" s="14" t="s"/>
       <x:c r="I154" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="J154" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K154" s="14" t="s">
-        <x:v>308</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="L154" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M154" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N154" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O154" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P154" s="14" t="s">
-        <x:v>384</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="Q154" s="16" t="s">
-        <x:v>80</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="R154" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S154" s="14" t="n">
-        <x:v>606194</x:v>
+        <x:v>600166</x:v>
       </x:c>
       <x:c r="T154" s="16" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U154" s="16" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:21">
       <x:c r="A155" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="B155" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C155" s="3" t="n">
-        <x:v>40362</x:v>
+        <x:v>41354</x:v>
       </x:c>
       <x:c r="D155" s="3" t="s"/>
-      <x:c r="E155" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G155" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I155" s="4" t="s">
-        <x:v>191</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="J155" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K155" s="0" t="s">
-        <x:v>38</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="L155" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M155" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N155" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O155" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P155" s="0" t="s">
-        <x:v>193</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="Q155" s="4" t="s">
-        <x:v>194</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="R155" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S155" s="0" t="n">
-        <x:v>600166</x:v>
+        <x:v>606194</x:v>
       </x:c>
       <x:c r="T155" s="4" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="U155" s="4" t="s">
         <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:21">
       <x:c r="A156" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B156" s="14" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="C156" s="15" t="n">
         <x:v>40591</x:v>
       </x:c>
       <x:c r="D156" s="15" t="s"/>
       <x:c r="E156" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F156" s="14" t="s"/>
       <x:c r="G156" s="14" t="s">
         <x:v>385</x:v>
@@ -10959,51 +10959,51 @@
       <x:c r="I159" s="4" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J159" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K159" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L159" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M159" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N159" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O159" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P159" s="0" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q159" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R159" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S159" s="0" t="n">
         <x:v>634678</x:v>
       </x:c>
       <x:c r="T159" s="4" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="U159" s="4" t="s">
         <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:21">
       <x:c r="A160" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B160" s="14" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="C160" s="15" t="n">
         <x:v>42354</x:v>
       </x:c>
       <x:c r="D160" s="15" t="s"/>
@@ -11137,51 +11137,51 @@
       <x:c r="I162" s="16" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="J162" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K162" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L162" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M162" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N162" s="15" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O162" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P162" s="14" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="Q162" s="16" t="s">
-        <x:v>104</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="R162" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S162" s="14" t="n">
         <x:v>634674</x:v>
       </x:c>
       <x:c r="T162" s="16" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="U162" s="16" t="s">
         <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:21">
       <x:c r="A163" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B163" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C163" s="3" t="n">
         <x:v>40257</x:v>
       </x:c>
       <x:c r="D163" s="3" t="s"/>
@@ -11197,60 +11197,60 @@
       <x:c r="J163" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K163" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L163" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M163" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N163" s="3" t="n">
         <x:v>34085</x:v>
       </x:c>
       <x:c r="O163" s="0" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P163" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="Q163" s="4" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="R163" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="S163" s="0" t="n">
         <x:v>631043</x:v>
       </x:c>
       <x:c r="T163" s="4" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="U163" s="4" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:21">
       <x:c r="A164" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B164" s="14" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C164" s="15" t="n">
         <x:v>39217</x:v>
       </x:c>
       <x:c r="D164" s="15" t="s"/>
       <x:c r="E164" s="14" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F164" s="14" t="s"/>
       <x:c r="G164" s="14" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H164" s="14" t="s"/>
       <x:c r="I164" s="16" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="J164" s="14" t="s">
@@ -11365,51 +11365,51 @@
       <x:c r="G166" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H166" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I166" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J166" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K166" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L166" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M166" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N166" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O166" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P166" s="14" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q166" s="16" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R166" s="14" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S166" s="14" t="n">
         <x:v>607703</x:v>
       </x:c>
       <x:c r="T166" s="16" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U166" s="16" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:21">
       <x:c r="A167" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B167" s="0" t="s">
@@ -11425,51 +11425,51 @@
       <x:c r="G167" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H167" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I167" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="J167" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K167" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
         <x:v>607705</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
@@ -11486,51 +11486,51 @@
       <x:c r="G168" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I168" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J168" s="14" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K168" s="14" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
         <x:v>608922</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
@@ -11546,51 +11546,51 @@
       <x:c r="G169" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="H169" s="0" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="J169" s="0" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="L169" s="0" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="M169" s="0" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="N169" s="3" t="n">
         <x:v>32025</x:v>
       </x:c>
       <x:c r="O169" s="0" t="s">
-        <x:v>192</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="P169" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="Q169" s="4" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="R169" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S169" s="0" t="n">
         <x:v>608924</x:v>
       </x:c>
       <x:c r="T169" s="4" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="U169" s="4" t="s">
         <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:21">
       <x:c r="A170" s="13" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B170" s="14" t="s">