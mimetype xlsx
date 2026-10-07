--- v1 (2026-10-06)
+++ v2 (2026-10-07)
@@ -785,56 +785,56 @@
   <x:si>
     <x:t>13110</x:t>
   </x:si>
   <x:si>
     <x:t>PORT-DE-BOUC</x:t>
   </x:si>
   <x:si>
     <x:t>06/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Elysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t>Bbdomi - Le Studio</x:t>
   </x:si>
   <x:si>
     <x:t>06250</x:t>
   </x:si>
   <x:si>
     <x:t>MOUGINS</x:t>
   </x:si>
   <x:si>
     <x:t>Les bases du massage bien-être</x:t>
   </x:si>
   <x:si>
+    <x:t>Formation Centre Delta-Infini</x:t>
+  </x:si>
+  <x:si>
     <x:t>Association Ecole de Coiffure Marseille Provence Arcole - CFA Coiffure MP Arcole</x:t>
   </x:si>
   <x:si>
-    <x:t>Formation Centre Delta-Infini</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Demandeur d'emploi , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>Groupe Belmont</x:t>
   </x:si>
   <x:si>
     <x:t>84140</x:t>
   </x:si>
   <x:si>
     <x:t>MONTFAVET</x:t>
   </x:si>
   <x:si>
     <x:t>Provence Formation - Lycée Professionnel Charlotte Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>13013</x:t>
   </x:si>
   <x:si>
     <x:t>Devenir masseur bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/02/2025 00:00:00</x:t>
@@ -1049,77 +1049,77 @@
   <x:si>
     <x:t>Lionel Simon - Léo Brillant Compagny</x:t>
   </x:si>
   <x:si>
     <x:t>06100</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2025 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Blanchiment dentaire sans kit </x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Brow lift + rehaussement de cils </x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - Dermopigmentation des sourcils poil à poil (microblading) + Ombrage à la machine</x:t>
   </x:si>
   <x:si>
     <x:t>Esthétique onglerie - Dermopigmentation - Soins du corps</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en maquillage permanent et prothésie ciliaire</x:t>
   </x:si>
   <x:si>
+    <x:t>Bellazur - Marie-France Disdier</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formanails</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/12/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Lm Créations Academy</x:t>
   </x:si>
   <x:si>
     <x:t>13740</x:t>
   </x:si>
   <x:si>
     <x:t>LE ROVE</x:t>
   </x:si>
   <x:si>
-    <x:t>01/01/2026 00:00:00</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Prothésiste ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>Manucurie</x:t>
   </x:si>
   <x:si>
     <x:t>MARSEILLE- 7e</x:t>
   </x:si>
   <x:si>
     <x:t>DRAGUIGNAN</x:t>
   </x:si>
   <x:si>
     <x:t>LES MILLES</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - MB BROWS Dermopigmentation des sourcils effet poudré</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM LIPS Dermopigmentation des lèvres</x:t>
   </x:si>
   <x:si>
     <x:t>Maquillage permanent - LM BROWS Dermopigmentation des sourcils hyperréalistes</x:t>
   </x:si>
   <x:si>
     <x:t>Microblading - Microshading</x:t>
@@ -1172,80 +1172,80 @@
   <x:si>
     <x:t>CHATEAUNEUF-LES-MARTIGUES</x:t>
   </x:si>
   <x:si>
     <x:t>Tricopigmentation,dermopigmentation capillaire débutant</x:t>
   </x:si>
   <x:si>
     <x:t>Aurélie Blond - La Loge</x:t>
   </x:si>
   <x:si>
     <x:t>84800</x:t>
   </x:si>
   <x:si>
     <x:t>L'ISLE-SUR-LA-SORGUE</x:t>
   </x:si>
   <x:si>
     <x:t>Prothesie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>Onglerie gel</x:t>
   </x:si>
   <x:si>
     <x:t>Dermopigmentation : tâches de rousseur et grains de beauté</x:t>
   </x:si>
   <x:si>
+    <x:t>Beauty Academy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Demandeur d'emploi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAINT-VICTORET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anna Dermo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARQUEIRANNE</x:t>
+  </x:si>
+  <x:si>
     <x:t>Maquillage permanent - COMBO 2 formations au choix sourcils, lèvres</x:t>
   </x:si>
   <x:si>
+    <x:t>Global Skin Correct Maquillage Permanent</x:t>
+  </x:si>
+  <x:si>
     <x:t>Reconstruction mammaires 3D hyperréalistes en silicone</x:t>
   </x:si>
   <x:si>
-    <x:t>Global Skin Correct Maquillage Permanent</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>GEMENOS</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>01/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel spécialisation effets spéciaux pour le cinéma (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>02/26/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/10/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>04/20/2026 00:00:00</x:t>
@@ -1286,113 +1286,113 @@
   <x:si>
     <x:t>Make up artiste</x:t>
   </x:si>
   <x:si>
     <x:t>05/13/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique post opératoire</x:t>
   </x:si>
   <x:si>
     <x:t>Vanessa Saboun</x:t>
   </x:si>
   <x:si>
     <x:t>13190</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Particulier, individuel , Tout public</x:t>
   </x:si>
   <x:si>
     <x:t>ALLAUCH</x:t>
   </x:si>
   <x:si>
     <x:t>05/24/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>Soin pré et post opératoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinésio taping corps</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Face taping</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vacuslim</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caféterapia gommage et enveloppement</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drainage lymphatique corps brésilien</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drainage lymphatique esthétique corps et visage</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lipolaser - Lipocavitation - Radiofréquence</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Modelage massage réducteur</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Massage Kobido</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vacuum therapy : lifting - modelage</x:t>
+  </x:si>
+  <x:si>
     <x:t>Drainage lymphatique visage brésilien</x:t>
   </x:si>
   <x:si>
     <x:t>Madérothérapie visage</x:t>
   </x:si>
   <x:si>
-    <x:t>Soin pré et post opératoire</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>Protocole G5 Body - Drainage et Remodelage corporel mécanique (corps)</x:t>
   </x:si>
   <x:si>
     <x:t>05/28/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Radiofréquence lipocavitation et lipolaser (corps et visage) a visée esthetique et bien-être</x:t>
   </x:si>
   <x:si>
     <x:t>05/29/2026 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>06/01/2026 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Epilation définitive laser - socle</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Femme , Particulier, individuel , Profession libérale , Salarié</x:t>
   </x:si>
   <x:si>
     <x:t>VOLONNE</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2026 00:00:00</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Marseille</x:t>
   </x:si>
   <x:si>
     <x:t>Silvya Terrade Sud Est|Silvya Terrade Sud Est - Antenne Les Pennes Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie BC01 Techniques esthétiques du visage, des mains et des pieds</x:t>
   </x:si>
   <x:si>
     <x:t>12/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Drainage lymphatique esthétique manuel (corps) – méthode brésilienne</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2026 00:00:00</x:t>
@@ -1490,107 +1490,107 @@
   <x:si>
     <x:t>LPO H Leroy</x:t>
   </x:si>
   <x:si>
     <x:t>Formabeauté</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAPLUS</x:t>
   </x:si>
   <x:si>
     <x:t>83520</x:t>
   </x:si>
   <x:si>
     <x:t>FORMAVAR</x:t>
   </x:si>
   <x:si>
     <x:t>Corps modelage</x:t>
   </x:si>
   <x:si>
     <x:t>08/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Perfectionnement en prothésie ongulaire</x:t>
   </x:si>
   <x:si>
+    <x:t>04/16/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École technique privée d'esthétique et de coiffure Vinceta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vinceta formation</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/30/2029 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>École Terrade Nice</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prothésie ongulaire (Gel, Résine, Nail art et Perfectionnement)</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROQUEBRUNE-SUR-ARGENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP le Rocher</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/31/2028 00:00:00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CAP Esthétique Cosmétique Parfumerie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Extension de cils - méthode volume russe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nail Art</x:t>
+  </x:si>
+  <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option B formation-marques</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Groupe Peyrefitte </x:t>
   </x:si>
   <x:si>
     <x:t>LP Leau</x:t>
   </x:si>
   <x:si>
     <x:t>maquillage artistique et conseiller en image</x:t>
   </x:si>
   <x:si>
     <x:t>FAM - École supérieure des arts du maquillage</x:t>
   </x:si>
   <x:si>
     <x:t>FAM Fashion &amp; makeup school</x:t>
   </x:si>
   <x:si>
-    <x:t>08/31/2028 00:00:00</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Unec Provence Alpes Côte d'Azur - Cfa Roger Para - Ecole de Coiffure Leader - Antenne Arles (Copernic)</x:t>
   </x:si>
   <x:si>
-    <x:t>04/16/2027 00:00:00</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>École d'esthétique cosmétique et spa Gontard - Élégance Académies</x:t>
   </x:si>
   <x:si>
     <x:t>ÉRUDIS Formation</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Toulon</x:t>
   </x:si>
   <x:si>
     <x:t>Dermographie manuelle - Microblading</x:t>
   </x:si>
   <x:si>
     <x:t>Praticien en massages bien-être (Apprentissage)</x:t>
   </x:si>
   <x:si>
     <x:t>Élysées Marbeuf Cannes</x:t>
   </x:si>
   <x:si>
     <x:t xml:space="preserve">Elysées Marbeuf Cannes </x:t>
   </x:si>
   <x:si>
     <x:t>Prothésie ongulaire</x:t>
   </x:si>
   <x:si>
     <x:t>Rehaussement de cils</x:t>
@@ -1652,68 +1652,68 @@
   <x:si>
     <x:t>AIX EN PROVENCE CEDEX 5</x:t>
   </x:si>
   <x:si>
     <x:t>Lycée A Camus</x:t>
   </x:si>
   <x:si>
     <x:t>83600</x:t>
   </x:si>
   <x:si>
     <x:t>FREJUS</x:t>
   </x:si>
   <x:si>
     <x:t>LP Ch Grawitz</x:t>
   </x:si>
   <x:si>
     <x:t>École Terrade Les Pennes-Mirabeau</x:t>
   </x:si>
   <x:si>
     <x:t>Formation en contrat de pro</x:t>
   </x:si>
   <x:si>
     <x:t>BTS métiers de l'esthétique, de la cosmétique et de la parfumerie option A management (Contrat de Professionnalisation)</x:t>
   </x:si>
   <x:si>
+    <x:t>LP la Coudoulière</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIX-FOURS-LES-PLAGES CEDEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LP J Moulin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lycée Maria Casares</x:t>
+  </x:si>
+  <x:si>
     <x:t>08/31/2029 00:00:00</x:t>
   </x:si>
   <x:si>
-    <x:t>Lycée Maria Casares</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>09/02/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2028 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/03/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/23/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie blocs de compétences BC01 - BC02 - BC03</x:t>
   </x:si>
   <x:si>
     <x:t>09/04/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/18/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Demandeur d'emploi , Handicapé moteur</x:t>
   </x:si>
   <x:si>
     <x:t>09/05/2026 00:00:00</x:t>
@@ -1772,57 +1772,57 @@
   <x:si>
     <x:t>Médecine thermale</x:t>
   </x:si>
   <x:si>
     <x:t>Chambre de Commerce et d'Industrie des Alpes de Haute Provence - CFA Eco-Campus</x:t>
   </x:si>
   <x:si>
     <x:t>04220</x:t>
   </x:si>
   <x:si>
     <x:t>SAINTE-TULLE</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie + 4 modelages corps</x:t>
   </x:si>
   <x:si>
     <x:t>Extension de cils et réhaussement</x:t>
   </x:si>
   <x:si>
     <x:t>09/08/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2027 00:00:00</x:t>
   </x:si>
   <x:si>
+    <x:t>09/08/2027 00:00:00</x:t>
+  </x:si>
+  <x:si>
     <x:t>Extension de cils</x:t>
   </x:si>
   <x:si>
     <x:t>Public en emploi , Public sans emploi , Salarié , Tout public</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>09/08/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>06/28/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>09/14/2026 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>CAP esthétique cosmétique parfumerie (enseignement professionnel)</x:t>
   </x:si>
   <x:si>
     <x:t>05/31/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel BC2 réaliser un maquillage expert pour l’évènementiel (spécialisation beauté conseil et plateau télé)</x:t>
   </x:si>
   <x:si>
     <x:t>02/12/2027 00:00:00</x:t>
   </x:si>
   <x:si>
     <x:t>Maquilleur artistique et évènementiel</x:t>
   </x:si>
@@ -8548,321 +8548,321 @@
       <x:c r="S100" s="14" t="n">
         <x:v>603664</x:v>
       </x:c>
       <x:c r="T100" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U100" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:21">
       <x:c r="A101" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B101" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C101" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D101" s="3" t="s"/>
       <x:c r="E101" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G101" s="0" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>137</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I101" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J101" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K101" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L101" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M101" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N101" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O101" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P101" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="Q101" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R101" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S101" s="0" t="n">
-        <x:v>547249</x:v>
+        <x:v>572430</x:v>
       </x:c>
       <x:c r="T101" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U101" s="4" t="s">
-        <x:v>225</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:21">
       <x:c r="A102" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B102" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C102" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D102" s="15" t="s"/>
       <x:c r="E102" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F102" s="14" t="s"/>
       <x:c r="G102" s="14" t="s">
-        <x:v>238</x:v>
-[...1 lines deleted...]
-      <x:c r="H102" s="14" t="s"/>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H102" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="I102" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J102" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K102" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L102" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M102" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N102" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O102" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P102" s="14" t="s">
-        <x:v>238</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q102" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R102" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S102" s="14" t="n">
-        <x:v>555011</x:v>
+        <x:v>547249</x:v>
       </x:c>
       <x:c r="T102" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U102" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:21">
       <x:c r="A103" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B103" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C103" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D103" s="3" t="s"/>
       <x:c r="E103" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G103" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I103" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J103" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K103" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L103" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M103" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N103" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O103" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P103" s="0" t="s">
-        <x:v>211</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q103" s="4" t="s">
-        <x:v>212</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R103" s="0" t="s">
-        <x:v>213</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S103" s="0" t="n">
-        <x:v>572430</x:v>
+        <x:v>571476</x:v>
       </x:c>
       <x:c r="T103" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U103" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:21">
       <x:c r="A104" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B104" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C104" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D104" s="15" t="s"/>
       <x:c r="E104" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F104" s="14" t="s"/>
       <x:c r="G104" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H104" s="14" t="s"/>
       <x:c r="I104" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J104" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K104" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L104" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M104" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N104" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O104" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P104" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q104" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R104" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S104" s="14" t="n">
-        <x:v>552734</x:v>
+        <x:v>555011</x:v>
       </x:c>
       <x:c r="T104" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U104" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:21">
       <x:c r="A105" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B105" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C105" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D105" s="3" t="s"/>
       <x:c r="E105" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G105" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H105" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I105" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J105" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K105" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L105" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M105" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N105" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O105" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P105" s="0" t="s">
-        <x:v>239</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q105" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R105" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S105" s="0" t="n">
-        <x:v>571476</x:v>
+        <x:v>552734</x:v>
       </x:c>
       <x:c r="T105" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U105" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:21">
       <x:c r="A106" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B106" s="14" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C106" s="15" t="s"/>
       <x:c r="D106" s="15" t="s"/>
       <x:c r="E106" s="14" t="s"/>
       <x:c r="F106" s="14" t="s"/>
       <x:c r="G106" s="14" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H106" s="14" t="s"/>
       <x:c r="I106" s="16" t="s">
         <x:v>132</x:v>
@@ -9069,269 +9069,269 @@
         <x:v>546753</x:v>
       </x:c>
       <x:c r="T109" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U109" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:21">
       <x:c r="A110" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B110" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C110" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D110" s="15" t="s"/>
       <x:c r="E110" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F110" s="14" t="s"/>
       <x:c r="G110" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H110" s="14" t="s"/>
       <x:c r="I110" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J110" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K110" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L110" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M110" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N110" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O110" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P110" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q110" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R110" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S110" s="14" t="n">
-        <x:v>546821</x:v>
+        <x:v>558916</x:v>
       </x:c>
       <x:c r="T110" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U110" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:21">
       <x:c r="A111" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B111" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C111" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D111" s="3" t="s"/>
       <x:c r="E111" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G111" s="0" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I111" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J111" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K111" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L111" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M111" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N111" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O111" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P111" s="0" t="s">
-        <x:v>177</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q111" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R111" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S111" s="0" t="n">
-        <x:v>553723</x:v>
+        <x:v>546821</x:v>
       </x:c>
       <x:c r="T111" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U111" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:21">
       <x:c r="A112" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B112" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C112" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D112" s="15" t="s"/>
       <x:c r="E112" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F112" s="14" t="s"/>
       <x:c r="G112" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H112" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I112" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J112" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K112" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L112" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M112" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N112" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O112" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P112" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q112" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R112" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S112" s="14" t="n">
-        <x:v>547250</x:v>
+        <x:v>553723</x:v>
       </x:c>
       <x:c r="T112" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U112" s="16" t="s">
-        <x:v>225</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:21">
       <x:c r="A113" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B113" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C113" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D113" s="3" t="s"/>
       <x:c r="E113" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G113" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H113" s="0" t="s">
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I113" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J113" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K113" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L113" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M113" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N113" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O113" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P113" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q113" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R113" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S113" s="0" t="n">
-        <x:v>558916</x:v>
+        <x:v>547250</x:v>
       </x:c>
       <x:c r="T113" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U113" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:21">
       <x:c r="A114" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B114" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C114" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D114" s="15" t="s"/>
       <x:c r="E114" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F114" s="14" t="s"/>
       <x:c r="G114" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H114" s="14" t="s"/>
       <x:c r="I114" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J114" s="14" t="s">
@@ -9754,455 +9754,455 @@
       </x:c>
       <x:c r="P121" s="0" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="Q121" s="4" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="R121" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S121" s="0" t="n">
         <x:v>552709</x:v>
       </x:c>
       <x:c r="T121" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U121" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:21">
       <x:c r="A122" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B122" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C122" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D122" s="15" t="s"/>
       <x:c r="E122" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F122" s="14" t="s"/>
       <x:c r="G122" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H122" s="14" t="s"/>
       <x:c r="I122" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J122" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K122" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L122" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M122" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N122" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O122" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P122" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q122" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R122" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S122" s="14" t="n">
-        <x:v>558033</x:v>
+        <x:v>566902</x:v>
       </x:c>
       <x:c r="T122" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U122" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:21">
       <x:c r="A123" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B123" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C123" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D123" s="3" t="s"/>
       <x:c r="E123" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G123" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I123" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J123" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K123" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L123" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M123" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N123" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O123" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P123" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q123" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R123" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S123" s="0" t="n">
-        <x:v>566902</x:v>
+        <x:v>549461</x:v>
       </x:c>
       <x:c r="T123" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U123" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:21">
       <x:c r="A124" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B124" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C124" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D124" s="15" t="s"/>
       <x:c r="E124" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F124" s="14" t="s"/>
       <x:c r="G124" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H124" s="14" t="s"/>
       <x:c r="I124" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J124" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K124" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L124" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M124" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N124" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O124" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P124" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="Q124" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R124" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S124" s="14" t="n">
-        <x:v>549461</x:v>
+        <x:v>544945</x:v>
       </x:c>
       <x:c r="T124" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U124" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:21">
       <x:c r="A125" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B125" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C125" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D125" s="3" t="s"/>
       <x:c r="E125" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G125" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H125" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I125" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J125" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K125" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L125" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M125" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N125" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O125" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P125" s="0" t="s">
-        <x:v>214</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q125" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R125" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S125" s="0" t="n">
-        <x:v>544945</x:v>
+        <x:v>544961</x:v>
       </x:c>
       <x:c r="T125" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U125" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:21">
       <x:c r="A126" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B126" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C126" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D126" s="15" t="s"/>
       <x:c r="E126" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F126" s="14" t="s"/>
       <x:c r="G126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H126" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I126" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J126" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K126" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L126" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M126" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N126" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O126" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P126" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q126" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R126" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S126" s="14" t="n">
-        <x:v>544961</x:v>
+        <x:v>544962</x:v>
       </x:c>
       <x:c r="T126" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U126" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:21">
       <x:c r="A127" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B127" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C127" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D127" s="3" t="s"/>
       <x:c r="E127" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G127" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I127" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J127" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K127" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L127" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M127" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N127" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O127" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P127" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q127" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R127" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S127" s="0" t="n">
-        <x:v>544962</x:v>
+        <x:v>575107</x:v>
       </x:c>
       <x:c r="T127" s="4" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U127" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:21">
       <x:c r="A128" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B128" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C128" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D128" s="15" t="s"/>
       <x:c r="E128" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F128" s="14" t="s"/>
       <x:c r="G128" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H128" s="14" t="s"/>
       <x:c r="I128" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J128" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K128" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L128" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M128" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N128" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O128" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P128" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q128" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R128" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S128" s="14" t="n">
-        <x:v>575107</x:v>
+        <x:v>558033</x:v>
       </x:c>
       <x:c r="T128" s="16" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="U128" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:21">
       <x:c r="A129" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B129" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C129" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D129" s="3" t="s"/>
       <x:c r="E129" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G129" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I129" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J129" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -12302,51 +12302,51 @@
       <x:c r="K167" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L167" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M167" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N167" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O167" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P167" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q167" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R167" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S167" s="0" t="n">
-        <x:v>613847</x:v>
+        <x:v>614028</x:v>
       </x:c>
       <x:c r="T167" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U167" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:21">
       <x:c r="A168" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B168" s="14" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="C168" s="15" t="s"/>
       <x:c r="D168" s="15" t="s"/>
       <x:c r="E168" s="14" t="s"/>
       <x:c r="F168" s="14" t="s"/>
       <x:c r="G168" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H168" s="14" t="s"/>
       <x:c r="I168" s="16" t="s">
         <x:v>319</x:v>
@@ -12355,51 +12355,51 @@
       <x:c r="K168" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L168" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M168" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N168" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O168" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P168" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q168" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R168" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S168" s="14" t="n">
-        <x:v>614028</x:v>
+        <x:v>613847</x:v>
       </x:c>
       <x:c r="T168" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U168" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:21">
       <x:c r="A169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B169" s="0" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C169" s="3" t="s"/>
       <x:c r="D169" s="3" t="s"/>
       <x:c r="G169" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I169" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="K169" s="0" t="s">
         <x:v>26</x:v>
@@ -12622,1060 +12622,1060 @@
       </x:c>
       <x:c r="P173" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q173" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R173" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S173" s="0" t="n">
         <x:v>613848</x:v>
       </x:c>
       <x:c r="T173" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U173" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:21">
       <x:c r="A174" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B174" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C174" s="15" t="s"/>
       <x:c r="D174" s="15" t="s"/>
       <x:c r="E174" s="14" t="s"/>
       <x:c r="F174" s="14" t="s"/>
       <x:c r="G174" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H174" s="14" t="s"/>
       <x:c r="I174" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J174" s="14" t="s"/>
       <x:c r="K174" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L174" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M174" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N174" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O174" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P174" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q174" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R174" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S174" s="14" t="n">
-        <x:v>613843</x:v>
+        <x:v>614027</x:v>
       </x:c>
       <x:c r="T174" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U174" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:21">
       <x:c r="A175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B175" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C175" s="3" t="s"/>
       <x:c r="D175" s="3" t="s"/>
       <x:c r="G175" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="I175" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="K175" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L175" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M175" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N175" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O175" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P175" s="0" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q175" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R175" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S175" s="0" t="n">
-        <x:v>614027</x:v>
+        <x:v>614029</x:v>
       </x:c>
       <x:c r="T175" s="4" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U175" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:21">
       <x:c r="A176" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B176" s="14" t="s">
-        <x:v>325</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C176" s="15" t="s"/>
       <x:c r="D176" s="15" t="s"/>
       <x:c r="E176" s="14" t="s"/>
       <x:c r="F176" s="14" t="s"/>
       <x:c r="G176" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="H176" s="14" t="s"/>
       <x:c r="I176" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="J176" s="14" t="s"/>
       <x:c r="K176" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L176" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M176" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N176" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O176" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P176" s="14" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="Q176" s="16" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R176" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S176" s="14" t="n">
-        <x:v>614029</x:v>
+        <x:v>613843</x:v>
       </x:c>
       <x:c r="T176" s="16" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="U176" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:21">
       <x:c r="A177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B177" s="0" t="s">
-        <x:v>323</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C177" s="3" t="s"/>
       <x:c r="D177" s="3" t="s"/>
       <x:c r="G177" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="I177" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="K177" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L177" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M177" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N177" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O177" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P177" s="0" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="Q177" s="4" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="R177" s="0" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="S177" s="0" t="n">
+        <x:v>621811</x:v>
+      </x:c>
+      <x:c r="T177" s="4" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
       <x:c r="U177" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:21">
       <x:c r="A178" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B178" s="14" t="s">
-        <x:v>108</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C178" s="15" t="s"/>
       <x:c r="D178" s="15" t="s"/>
       <x:c r="E178" s="14" t="s"/>
       <x:c r="F178" s="14" t="s"/>
       <x:c r="G178" s="14" t="s">
-        <x:v>330</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H178" s="14" t="s"/>
       <x:c r="I178" s="16" t="s">
-        <x:v>331</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J178" s="14" t="s"/>
       <x:c r="K178" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L178" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M178" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N178" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O178" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P178" s="14" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="Q178" s="16" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="Q178" s="16" t="s">
+      <x:c r="R178" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S178" s="14" t="n">
+        <x:v>586305</x:v>
+      </x:c>
+      <x:c r="T178" s="16" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="U178" s="16" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="179" spans="1:21">
       <x:c r="A179" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B179" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C179" s="3" t="s"/>
       <x:c r="D179" s="3" t="s"/>
       <x:c r="G179" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="I179" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="K179" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L179" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M179" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N179" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O179" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P179" s="0" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q179" s="4" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R179" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S179" s="0" t="n">
-        <x:v>586305</x:v>
+        <x:v>624254</x:v>
       </x:c>
       <x:c r="T179" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U179" s="4" t="s">
-        <x:v>334</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="180" spans="1:21">
       <x:c r="A180" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B180" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C180" s="15" t="s"/>
       <x:c r="D180" s="15" t="s"/>
       <x:c r="E180" s="14" t="s"/>
       <x:c r="F180" s="14" t="s"/>
       <x:c r="G180" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H180" s="14" t="s"/>
       <x:c r="I180" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J180" s="14" t="s"/>
       <x:c r="K180" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L180" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M180" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N180" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O180" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P180" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q180" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R180" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S180" s="14" t="n">
         <x:v>581684</x:v>
       </x:c>
       <x:c r="T180" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U180" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="181" spans="1:21">
       <x:c r="A181" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B181" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C181" s="3" t="s"/>
       <x:c r="D181" s="3" t="s"/>
       <x:c r="G181" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I181" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K181" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L181" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M181" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N181" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O181" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P181" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q181" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R181" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S181" s="0" t="n">
         <x:v>581689</x:v>
       </x:c>
       <x:c r="T181" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U181" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="182" spans="1:21">
       <x:c r="A182" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B182" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C182" s="15" t="s"/>
       <x:c r="D182" s="15" t="s"/>
       <x:c r="E182" s="14" t="s"/>
       <x:c r="F182" s="14" t="s"/>
       <x:c r="G182" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H182" s="14" t="s"/>
       <x:c r="I182" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J182" s="14" t="s"/>
       <x:c r="K182" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L182" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M182" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N182" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O182" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P182" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q182" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R182" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S182" s="14" t="n">
         <x:v>581706</x:v>
       </x:c>
       <x:c r="T182" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U182" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="183" spans="1:21">
       <x:c r="A183" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B183" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C183" s="3" t="s"/>
       <x:c r="D183" s="3" t="s"/>
       <x:c r="G183" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I183" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K183" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L183" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M183" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N183" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O183" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P183" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q183" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R183" s="0" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="S183" s="0" t="n">
         <x:v>581711</x:v>
       </x:c>
       <x:c r="T183" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U183" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="184" spans="1:21">
       <x:c r="A184" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B184" s="14" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="C184" s="15" t="s"/>
       <x:c r="D184" s="15" t="s"/>
       <x:c r="E184" s="14" t="s"/>
       <x:c r="F184" s="14" t="s"/>
       <x:c r="G184" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H184" s="14" t="s"/>
       <x:c r="I184" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J184" s="14" t="s"/>
       <x:c r="K184" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L184" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M184" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N184" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O184" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P184" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q184" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R184" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S184" s="14" t="n">
         <x:v>624251</x:v>
       </x:c>
       <x:c r="T184" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U184" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="185" spans="1:21">
       <x:c r="A185" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B185" s="0" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="C185" s="3" t="s"/>
       <x:c r="D185" s="3" t="s"/>
       <x:c r="G185" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I185" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="K185" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L185" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M185" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N185" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O185" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P185" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q185" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R185" s="0" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S185" s="0" t="n">
         <x:v>624252</x:v>
       </x:c>
       <x:c r="T185" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U185" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="186" spans="1:21">
       <x:c r="A186" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B186" s="14" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="C186" s="15" t="s"/>
       <x:c r="D186" s="15" t="s"/>
       <x:c r="E186" s="14" t="s"/>
       <x:c r="F186" s="14" t="s"/>
       <x:c r="G186" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H186" s="14" t="s"/>
       <x:c r="I186" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J186" s="14" t="s"/>
       <x:c r="K186" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L186" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M186" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N186" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O186" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P186" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q186" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R186" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S186" s="14" t="n">
         <x:v>624253</x:v>
       </x:c>
       <x:c r="T186" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U186" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="187" spans="1:21">
       <x:c r="A187" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B187" s="0" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C187" s="3" t="s"/>
       <x:c r="D187" s="3" t="s"/>
       <x:c r="G187" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="I187" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="K187" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L187" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M187" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N187" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O187" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P187" s="0" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q187" s="4" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R187" s="0" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S187" s="0" t="n">
         <x:v>617373</x:v>
       </x:c>
       <x:c r="T187" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U187" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="188" spans="1:21">
       <x:c r="A188" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B188" s="14" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="C188" s="15" t="s"/>
       <x:c r="D188" s="15" t="s"/>
       <x:c r="E188" s="14" t="s"/>
       <x:c r="F188" s="14" t="s"/>
       <x:c r="G188" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H188" s="14" t="s"/>
       <x:c r="I188" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="J188" s="14" t="s"/>
       <x:c r="K188" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L188" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M188" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N188" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O188" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P188" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="Q188" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="R188" s="14" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S188" s="14" t="n">
         <x:v>624467</x:v>
       </x:c>
       <x:c r="T188" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U188" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="189" spans="1:21">
       <x:c r="A189" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B189" s="0" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="C189" s="3" t="s"/>
       <x:c r="D189" s="3" t="s"/>
       <x:c r="G189" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="I189" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="K189" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L189" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M189" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N189" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O189" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P189" s="0" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="Q189" s="4" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="R189" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S189" s="0" t="n">
         <x:v>611599</x:v>
       </x:c>
       <x:c r="T189" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U189" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="190" spans="1:21">
       <x:c r="A190" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B190" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C190" s="15" t="s"/>
       <x:c r="D190" s="15" t="s"/>
       <x:c r="E190" s="14" t="s"/>
       <x:c r="F190" s="14" t="s"/>
       <x:c r="G190" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H190" s="14" t="s"/>
       <x:c r="I190" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J190" s="14" t="s"/>
       <x:c r="K190" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L190" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M190" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N190" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O190" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P190" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q190" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R190" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S190" s="14" t="n">
         <x:v>586292</x:v>
       </x:c>
       <x:c r="T190" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U190" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="191" spans="1:21">
       <x:c r="A191" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B191" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C191" s="3" t="s"/>
       <x:c r="D191" s="3" t="s"/>
       <x:c r="G191" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I191" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K191" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L191" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M191" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N191" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O191" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P191" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q191" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R191" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S191" s="0" t="n">
         <x:v>586294</x:v>
       </x:c>
       <x:c r="T191" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U191" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="192" spans="1:21">
       <x:c r="A192" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B192" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C192" s="15" t="s"/>
       <x:c r="D192" s="15" t="s"/>
       <x:c r="E192" s="14" t="s"/>
       <x:c r="F192" s="14" t="s"/>
       <x:c r="G192" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H192" s="14" t="s"/>
       <x:c r="I192" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J192" s="14" t="s"/>
       <x:c r="K192" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L192" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M192" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N192" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O192" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P192" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q192" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R192" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S192" s="14" t="n">
         <x:v>586311</x:v>
       </x:c>
       <x:c r="T192" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U192" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="193" spans="1:21">
       <x:c r="A193" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B193" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C193" s="3" t="s"/>
       <x:c r="D193" s="3" t="s"/>
       <x:c r="G193" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I193" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K193" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L193" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M193" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N193" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O193" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P193" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q193" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R193" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S193" s="0" t="n">
         <x:v>586323</x:v>
       </x:c>
       <x:c r="T193" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U193" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="194" spans="1:21">
       <x:c r="A194" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B194" s="14" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="C194" s="15" t="s"/>
       <x:c r="D194" s="15" t="s"/>
       <x:c r="E194" s="14" t="s"/>
       <x:c r="F194" s="14" t="s"/>
       <x:c r="G194" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="H194" s="14" t="s"/>
       <x:c r="I194" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="J194" s="14" t="s"/>
       <x:c r="K194" s="14" t="s">
@@ -13684,202 +13684,202 @@
       <x:c r="L194" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M194" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N194" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O194" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P194" s="14" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="Q194" s="16" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="R194" s="14" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="S194" s="14" t="n">
         <x:v>589825</x:v>
       </x:c>
       <x:c r="T194" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U194" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="195" spans="1:21">
       <x:c r="A195" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B195" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C195" s="3" t="s"/>
       <x:c r="D195" s="3" t="s"/>
       <x:c r="G195" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I195" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K195" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L195" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M195" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N195" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O195" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P195" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q195" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R195" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S195" s="0" t="n">
         <x:v>581655</x:v>
       </x:c>
       <x:c r="T195" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U195" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="196" spans="1:21">
       <x:c r="A196" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B196" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C196" s="15" t="s"/>
       <x:c r="D196" s="15" t="s"/>
       <x:c r="E196" s="14" t="s"/>
       <x:c r="F196" s="14" t="s"/>
       <x:c r="G196" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H196" s="14" t="s"/>
       <x:c r="I196" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J196" s="14" t="s"/>
       <x:c r="K196" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L196" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M196" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N196" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O196" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P196" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q196" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R196" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S196" s="14" t="n">
         <x:v>581690</x:v>
       </x:c>
       <x:c r="T196" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U196" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="197" spans="1:21">
       <x:c r="A197" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B197" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C197" s="3" t="s"/>
       <x:c r="D197" s="3" t="s"/>
       <x:c r="G197" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I197" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K197" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L197" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M197" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N197" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O197" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P197" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q197" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R197" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S197" s="0" t="n">
         <x:v>581703</x:v>
       </x:c>
       <x:c r="T197" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U197" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="198" spans="1:21">
       <x:c r="A198" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B198" s="14" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C198" s="15" t="s"/>
       <x:c r="D198" s="15" t="s"/>
       <x:c r="E198" s="14" t="s"/>
       <x:c r="F198" s="14" t="s"/>
       <x:c r="G198" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H198" s="14" t="s"/>
       <x:c r="I198" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J198" s="14" t="s"/>
       <x:c r="K198" s="14" t="s">
@@ -13888,202 +13888,202 @@
       <x:c r="L198" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M198" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N198" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O198" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P198" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q198" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R198" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S198" s="14" t="n">
         <x:v>584224</x:v>
       </x:c>
       <x:c r="T198" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U198" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="199" spans="1:21">
       <x:c r="A199" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B199" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C199" s="3" t="s"/>
       <x:c r="D199" s="3" t="s"/>
       <x:c r="G199" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I199" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="K199" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="L199" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M199" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N199" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O199" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P199" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q199" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R199" s="0" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S199" s="0" t="n">
         <x:v>584819</x:v>
       </x:c>
       <x:c r="T199" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U199" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="200" spans="1:21">
       <x:c r="A200" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B200" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C200" s="15" t="s"/>
       <x:c r="D200" s="15" t="s"/>
       <x:c r="E200" s="14" t="s"/>
       <x:c r="F200" s="14" t="s"/>
       <x:c r="G200" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H200" s="14" t="s"/>
       <x:c r="I200" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J200" s="14" t="s"/>
       <x:c r="K200" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L200" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M200" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N200" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O200" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P200" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q200" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R200" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S200" s="14" t="n">
         <x:v>581649</x:v>
       </x:c>
       <x:c r="T200" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U200" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="201" spans="1:21">
       <x:c r="A201" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B201" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C201" s="3" t="s"/>
       <x:c r="D201" s="3" t="s"/>
       <x:c r="G201" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I201" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K201" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L201" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M201" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N201" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O201" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P201" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q201" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R201" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S201" s="0" t="n">
         <x:v>581695</x:v>
       </x:c>
       <x:c r="T201" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U201" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="202" spans="1:21">
       <x:c r="A202" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B202" s="14" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C202" s="15" t="s"/>
       <x:c r="D202" s="15" t="s"/>
       <x:c r="E202" s="14" t="s"/>
       <x:c r="F202" s="14" t="s"/>
       <x:c r="G202" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H202" s="14" t="s"/>
       <x:c r="I202" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J202" s="14" t="s"/>
       <x:c r="K202" s="14" t="s">
@@ -14092,100 +14092,100 @@
       <x:c r="L202" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M202" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N202" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O202" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P202" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q202" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R202" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S202" s="14" t="n">
         <x:v>617377</x:v>
       </x:c>
       <x:c r="T202" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U202" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="203" spans="1:21">
       <x:c r="A203" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C203" s="3" t="s"/>
       <x:c r="D203" s="3" t="s"/>
       <x:c r="G203" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="I203" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="K203" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L203" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M203" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N203" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O203" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P203" s="0" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="Q203" s="4" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="R203" s="0" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="S203" s="0" t="n">
         <x:v>598222</x:v>
       </x:c>
       <x:c r="T203" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U203" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="204" spans="1:21">
       <x:c r="A204" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B204" s="14" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C204" s="15" t="s"/>
       <x:c r="D204" s="15" t="s"/>
       <x:c r="E204" s="14" t="s"/>
       <x:c r="F204" s="14" t="s"/>
       <x:c r="G204" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H204" s="14" t="s"/>
       <x:c r="I204" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J204" s="14" t="s"/>
       <x:c r="K204" s="14" t="s">
@@ -14194,100 +14194,100 @@
       <x:c r="L204" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M204" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N204" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O204" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P204" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q204" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R204" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S204" s="14" t="n">
         <x:v>584823</x:v>
       </x:c>
       <x:c r="T204" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U204" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="205" spans="1:21">
       <x:c r="A205" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B205" s="0" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C205" s="3" t="s"/>
       <x:c r="D205" s="3" t="s"/>
       <x:c r="G205" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="I205" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="K205" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L205" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M205" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N205" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O205" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P205" s="0" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="Q205" s="4" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="R205" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S205" s="0" t="n">
         <x:v>606669</x:v>
       </x:c>
       <x:c r="T205" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U205" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="206" spans="1:21">
       <x:c r="A206" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B206" s="14" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="C206" s="15" t="s"/>
       <x:c r="D206" s="15" t="s"/>
       <x:c r="E206" s="14" t="s"/>
       <x:c r="F206" s="14" t="s"/>
       <x:c r="G206" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="H206" s="14" t="s"/>
       <x:c r="I206" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="J206" s="14" t="s"/>
       <x:c r="K206" s="14" t="s">
@@ -14296,513 +14296,513 @@
       <x:c r="L206" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M206" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N206" s="15" t="n">
         <x:v>42034</x:v>
       </x:c>
       <x:c r="O206" s="14" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="P206" s="14" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="Q206" s="16" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="R206" s="14" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="S206" s="14" t="n">
         <x:v>617936</x:v>
       </x:c>
       <x:c r="T206" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U206" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="207" spans="1:21">
       <x:c r="A207" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B207" s="0" t="s">
-        <x:v>367</x:v>
-[...1 lines deleted...]
-      <x:c r="C207" s="3" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C207" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D207" s="3" t="s"/>
       <x:c r="G207" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="I207" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="J207" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K207" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="L207" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M207" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N207" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O207" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P207" s="0" t="s">
-        <x:v>326</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="Q207" s="4" t="s">
-        <x:v>327</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="R207" s="0" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="S207" s="0" t="n">
+        <x:v>628607</x:v>
+      </x:c>
+      <x:c r="T207" s="4" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="S207" s="0" t="n">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="U207" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="208" spans="1:21">
       <x:c r="A208" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B208" s="14" t="s">
-        <x:v>368</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C208" s="15" t="s"/>
       <x:c r="D208" s="15" t="s"/>
       <x:c r="E208" s="14" t="s"/>
       <x:c r="F208" s="14" t="s"/>
       <x:c r="G208" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H208" s="14" t="s"/>
       <x:c r="I208" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J208" s="14" t="s"/>
       <x:c r="K208" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L208" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M208" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N208" s="15" t="n">
-        <x:v>42034</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O208" s="14" t="s">
-        <x:v>29</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P208" s="14" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q208" s="16" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R208" s="14" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="S208" s="14" t="n">
+        <x:v>581704</x:v>
+      </x:c>
+      <x:c r="T208" s="16" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
       <x:c r="U208" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="209" spans="1:21">
       <x:c r="A209" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B209" s="0" t="s">
-        <x:v>369</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C209" s="3" t="s"/>
       <x:c r="D209" s="3" t="s"/>
       <x:c r="G209" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I209" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="K209" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L209" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M209" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N209" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O209" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P209" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q209" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R209" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S209" s="0" t="n">
-        <x:v>587109</x:v>
+        <x:v>587106</x:v>
       </x:c>
       <x:c r="T209" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U209" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="210" spans="1:21">
       <x:c r="A210" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B210" s="14" t="s">
-        <x:v>41</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C210" s="15" t="s"/>
       <x:c r="D210" s="15" t="s"/>
       <x:c r="E210" s="14" t="s"/>
       <x:c r="F210" s="14" t="s"/>
       <x:c r="G210" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H210" s="14" t="s"/>
       <x:c r="I210" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J210" s="14" t="s"/>
       <x:c r="K210" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L210" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M210" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N210" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O210" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P210" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q210" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R210" s="14" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S210" s="14" t="n">
-        <x:v>581672</x:v>
+        <x:v>624257</x:v>
       </x:c>
       <x:c r="T210" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U210" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="211" spans="1:21">
       <x:c r="A211" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B211" s="0" t="s">
-        <x:v>335</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C211" s="3" t="s"/>
       <x:c r="D211" s="3" t="s"/>
       <x:c r="G211" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I211" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="K211" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L211" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M211" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N211" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O211" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P211" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q211" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R211" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S211" s="0" t="n">
-        <x:v>581683</x:v>
+        <x:v>587109</x:v>
       </x:c>
       <x:c r="T211" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U211" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="212" spans="1:21">
       <x:c r="A212" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B212" s="14" t="s">
-        <x:v>278</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C212" s="15" t="s"/>
       <x:c r="D212" s="15" t="s"/>
       <x:c r="E212" s="14" t="s"/>
       <x:c r="F212" s="14" t="s"/>
       <x:c r="G212" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H212" s="14" t="s"/>
       <x:c r="I212" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J212" s="14" t="s"/>
       <x:c r="K212" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L212" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M212" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N212" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O212" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P212" s="14" t="s">
-        <x:v>370</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q212" s="16" t="s">
-        <x:v>371</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R212" s="14" t="s">
-        <x:v>372</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="S212" s="14" t="n">
-        <x:v>587106</x:v>
+        <x:v>581672</x:v>
       </x:c>
       <x:c r="T212" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U212" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="213" spans="1:21">
       <x:c r="A213" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B213" s="0" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C213" s="3" t="s"/>
       <x:c r="D213" s="3" t="s"/>
       <x:c r="G213" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I213" s="4" t="s">
-        <x:v>374</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K213" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L213" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M213" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N213" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O213" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P213" s="0" t="s">
-        <x:v>373</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q213" s="4" t="s">
-        <x:v>374</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R213" s="0" t="s">
-        <x:v>376</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S213" s="0" t="n">
-        <x:v>628607</x:v>
+        <x:v>581683</x:v>
       </x:c>
       <x:c r="T213" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U213" s="4" t="s">
-        <x:v>247</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="214" spans="1:21">
       <x:c r="A214" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B214" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C214" s="15" t="s"/>
       <x:c r="D214" s="15" t="s"/>
       <x:c r="E214" s="14" t="s"/>
       <x:c r="F214" s="14" t="s"/>
       <x:c r="G214" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="H214" s="14" t="s"/>
       <x:c r="I214" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="J214" s="14" t="s"/>
       <x:c r="K214" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L214" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M214" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N214" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42034</x:v>
       </x:c>
       <x:c r="O214" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="P214" s="14" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="Q214" s="16" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="R214" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="S214" s="14" t="n">
-        <x:v>581704</x:v>
+        <x:v>615661</x:v>
       </x:c>
       <x:c r="T214" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U214" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="215" spans="1:21">
       <x:c r="A215" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B215" s="0" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="C215" s="3" t="s"/>
       <x:c r="D215" s="3" t="s"/>
       <x:c r="G215" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="I215" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="K215" s="0" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="L215" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M215" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N215" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O215" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P215" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q215" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R215" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S215" s="0" t="n">
         <x:v>584821</x:v>
       </x:c>
       <x:c r="T215" s="4" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U215" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="216" spans="1:21">
       <x:c r="A216" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B216" s="14" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="C216" s="15" t="s"/>
       <x:c r="D216" s="15" t="s"/>
       <x:c r="E216" s="14" t="s"/>
       <x:c r="F216" s="14" t="s"/>
       <x:c r="G216" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H216" s="14" t="s"/>
       <x:c r="I216" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J216" s="14" t="s"/>
       <x:c r="K216" s="14" t="s">
@@ -14811,51 +14811,51 @@
       <x:c r="L216" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M216" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N216" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O216" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P216" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q216" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R216" s="14" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="S216" s="14" t="n">
         <x:v>584825</x:v>
       </x:c>
       <x:c r="T216" s="16" t="s">
-        <x:v>329</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="U216" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="217" spans="1:21">
       <x:c r="A217" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B217" s="0" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="C217" s="3" t="s"/>
       <x:c r="D217" s="3" t="s"/>
       <x:c r="G217" s="0" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="I217" s="4" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="K217" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L217" s="0" t="s">
         <x:v>36</x:v>
@@ -14999,77 +14999,77 @@
       <x:c r="R219" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S219" s="0" t="n">
         <x:v>598871</x:v>
       </x:c>
       <x:c r="T219" s="4" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="U219" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="220" spans="1:21">
       <x:c r="A220" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B220" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C220" s="15" t="s"/>
       <x:c r="D220" s="15" t="s"/>
       <x:c r="E220" s="14" t="s"/>
       <x:c r="F220" s="14" t="s"/>
       <x:c r="G220" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H220" s="14" t="s"/>
       <x:c r="I220" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J220" s="14" t="s"/>
       <x:c r="K220" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L220" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M220" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N220" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O220" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P220" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q220" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R220" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S220" s="14" t="n">
         <x:v>622485</x:v>
       </x:c>
       <x:c r="T220" s="16" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="U220" s="16" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="221" spans="1:21">
       <x:c r="A221" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B221" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C221" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D221" s="3" t="s"/>
@@ -15878,223 +15878,223 @@
       </x:c>
     </x:row>
     <x:row r="236" spans="1:21">
       <x:c r="A236" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B236" s="14" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C236" s="15" t="s"/>
       <x:c r="D236" s="15" t="s"/>
       <x:c r="E236" s="14" t="s"/>
       <x:c r="F236" s="14" t="s"/>
       <x:c r="G236" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H236" s="14" t="s"/>
       <x:c r="I236" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J236" s="14" t="s"/>
       <x:c r="K236" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L236" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M236" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N236" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O236" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P236" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q236" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R236" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S236" s="14" t="n">
-        <x:v>630171</x:v>
+        <x:v>630185</x:v>
       </x:c>
       <x:c r="T236" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U236" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="237" spans="1:21">
       <x:c r="A237" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B237" s="0" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C237" s="3" t="s"/>
       <x:c r="D237" s="3" t="s"/>
       <x:c r="G237" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I237" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K237" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L237" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M237" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N237" s="3" t="n">
-        <x:v>43445</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O237" s="0" t="s">
-        <x:v>195</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P237" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q237" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R237" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S237" s="0" t="n">
-        <x:v>630176</x:v>
+        <x:v>630173</x:v>
       </x:c>
       <x:c r="T237" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U237" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="238" spans="1:21">
       <x:c r="A238" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B238" s="14" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="C238" s="15" t="s"/>
       <x:c r="D238" s="15" t="s"/>
       <x:c r="E238" s="14" t="s"/>
       <x:c r="F238" s="14" t="s"/>
       <x:c r="G238" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H238" s="14" t="s"/>
       <x:c r="I238" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J238" s="14" t="s"/>
       <x:c r="K238" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L238" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M238" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N238" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O238" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P238" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q238" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R238" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S238" s="14" t="n">
-        <x:v>630185</x:v>
+        <x:v>630172</x:v>
       </x:c>
       <x:c r="T238" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U238" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="239" spans="1:21">
       <x:c r="A239" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B239" s="0" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="C239" s="3" t="s"/>
       <x:c r="D239" s="3" t="s"/>
       <x:c r="G239" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I239" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K239" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L239" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M239" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N239" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O239" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P239" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q239" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R239" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S239" s="0" t="n">
-        <x:v>630173</x:v>
+        <x:v>630186</x:v>
       </x:c>
       <x:c r="T239" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U239" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="240" spans="1:21">
       <x:c r="A240" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B240" s="14" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="C240" s="15" t="s"/>
       <x:c r="D240" s="15" t="s"/>
       <x:c r="E240" s="14" t="s"/>
       <x:c r="F240" s="14" t="s"/>
       <x:c r="G240" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H240" s="14" t="s"/>
       <x:c r="I240" s="16" t="s">
         <x:v>401</x:v>
@@ -16103,459 +16103,459 @@
       <x:c r="K240" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L240" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M240" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N240" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O240" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P240" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q240" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R240" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S240" s="14" t="n">
-        <x:v>630172</x:v>
+        <x:v>630166</x:v>
       </x:c>
       <x:c r="T240" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U240" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="241" spans="1:21">
       <x:c r="A241" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B241" s="0" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C241" s="3" t="s"/>
       <x:c r="D241" s="3" t="s"/>
       <x:c r="G241" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I241" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K241" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L241" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M241" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N241" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O241" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P241" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q241" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R241" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S241" s="0" t="n">
-        <x:v>630186</x:v>
+        <x:v>630168</x:v>
       </x:c>
       <x:c r="T241" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U241" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="242" spans="1:21">
       <x:c r="A242" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B242" s="14" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C242" s="15" t="s"/>
       <x:c r="D242" s="15" t="s"/>
       <x:c r="E242" s="14" t="s"/>
       <x:c r="F242" s="14" t="s"/>
       <x:c r="G242" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H242" s="14" t="s"/>
       <x:c r="I242" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J242" s="14" t="s"/>
       <x:c r="K242" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="L242" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M242" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N242" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O242" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P242" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q242" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R242" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S242" s="14" t="n">
-        <x:v>630166</x:v>
+        <x:v>630169</x:v>
       </x:c>
       <x:c r="T242" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U242" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="243" spans="1:21">
       <x:c r="A243" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B243" s="0" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="C243" s="3" t="s"/>
       <x:c r="D243" s="3" t="s"/>
       <x:c r="G243" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I243" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K243" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L243" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M243" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N243" s="3" t="n">
-        <x:v>42001</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O243" s="0" t="s">
-        <x:v>310</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P243" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q243" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R243" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S243" s="0" t="n">
-        <x:v>630168</x:v>
+        <x:v>630174</x:v>
       </x:c>
       <x:c r="T243" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U243" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="244" spans="1:21">
       <x:c r="A244" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B244" s="14" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="C244" s="15" t="s"/>
       <x:c r="D244" s="15" t="s"/>
       <x:c r="E244" s="14" t="s"/>
       <x:c r="F244" s="14" t="s"/>
       <x:c r="G244" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H244" s="14" t="s"/>
       <x:c r="I244" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J244" s="14" t="s"/>
       <x:c r="K244" s="14" t="s">
-        <x:v>375</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L244" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M244" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N244" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O244" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P244" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q244" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R244" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S244" s="14" t="n">
-        <x:v>630169</x:v>
+        <x:v>630181</x:v>
       </x:c>
       <x:c r="T244" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U244" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="245" spans="1:21">
       <x:c r="A245" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B245" s="0" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C245" s="3" t="s"/>
       <x:c r="D245" s="3" t="s"/>
       <x:c r="G245" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I245" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K245" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L245" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M245" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N245" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O245" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P245" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q245" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R245" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S245" s="0" t="n">
-        <x:v>630174</x:v>
+        <x:v>630178</x:v>
       </x:c>
       <x:c r="T245" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U245" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="246" spans="1:21">
       <x:c r="A246" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B246" s="14" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C246" s="15" t="s"/>
       <x:c r="D246" s="15" t="s"/>
       <x:c r="E246" s="14" t="s"/>
       <x:c r="F246" s="14" t="s"/>
       <x:c r="G246" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H246" s="14" t="s"/>
       <x:c r="I246" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J246" s="14" t="s"/>
       <x:c r="K246" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L246" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M246" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N246" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O246" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P246" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q246" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R246" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S246" s="14" t="n">
-        <x:v>630181</x:v>
+        <x:v>630187</x:v>
       </x:c>
       <x:c r="T246" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U246" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="247" spans="1:21">
       <x:c r="A247" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B247" s="0" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C247" s="3" t="s"/>
       <x:c r="D247" s="3" t="s"/>
       <x:c r="G247" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I247" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K247" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L247" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M247" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N247" s="3" t="n">
-        <x:v>42020</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O247" s="0" t="s">
-        <x:v>55</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P247" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q247" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R247" s="0" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S247" s="0" t="n">
-        <x:v>630178</x:v>
+        <x:v>630171</x:v>
       </x:c>
       <x:c r="T247" s="4" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U247" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="248" spans="1:21">
       <x:c r="A248" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B248" s="14" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="C248" s="15" t="s"/>
       <x:c r="D248" s="15" t="s"/>
       <x:c r="E248" s="14" t="s"/>
       <x:c r="F248" s="14" t="s"/>
       <x:c r="G248" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H248" s="14" t="s"/>
       <x:c r="I248" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J248" s="14" t="s"/>
       <x:c r="K248" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L248" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M248" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N248" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43445</x:v>
       </x:c>
       <x:c r="O248" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="P248" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q248" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R248" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S248" s="14" t="n">
-        <x:v>630187</x:v>
+        <x:v>630176</x:v>
       </x:c>
       <x:c r="T248" s="16" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="U248" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="249" spans="1:21">
       <x:c r="A249" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B249" s="0" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="C249" s="3" t="s"/>
       <x:c r="D249" s="3" t="s"/>
       <x:c r="G249" s="0" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="I249" s="4" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="K249" s="0" t="s">
         <x:v>26</x:v>
@@ -16627,200 +16627,201 @@
       </x:c>
       <x:c r="P250" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q250" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R250" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S250" s="14" t="n">
         <x:v>630423</x:v>
       </x:c>
       <x:c r="T250" s="16" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="U250" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="251" spans="1:21">
       <x:c r="A251" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B251" s="0" t="s">
-        <x:v>422</x:v>
-[...1 lines deleted...]
-      <x:c r="C251" s="3" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C251" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D251" s="3" t="s"/>
       <x:c r="G251" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I251" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="J251" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K251" s="0" t="s">
-        <x:v>423</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L251" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M251" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N251" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O251" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P251" s="0" t="s">
-        <x:v>356</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q251" s="4" t="s">
-        <x:v>357</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R251" s="0" t="s">
-        <x:v>424</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S251" s="0" t="n">
-        <x:v>633744</x:v>
+        <x:v>612611</x:v>
       </x:c>
       <x:c r="T251" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U251" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="252" spans="1:21">
       <x:c r="A252" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B252" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="C252" s="15" t="s"/>
       <x:c r="D252" s="15" t="s"/>
       <x:c r="E252" s="14" t="s"/>
       <x:c r="F252" s="14" t="s"/>
       <x:c r="G252" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H252" s="14" t="s"/>
       <x:c r="I252" s="16" t="s">
-        <x:v>124</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="J252" s="14" t="s"/>
       <x:c r="K252" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L252" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M252" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N252" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O252" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P252" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="Q252" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="R252" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="S252" s="14" t="n">
-        <x:v>612611</x:v>
+        <x:v>633744</x:v>
       </x:c>
       <x:c r="T252" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U252" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="253" spans="1:21">
       <x:c r="A253" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B253" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C253" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D253" s="3" t="s"/>
       <x:c r="G253" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I253" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J253" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K253" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L253" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M253" s="0" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N253" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O253" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P253" s="0" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q253" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R253" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S253" s="0" t="n">
         <x:v>612572</x:v>
       </x:c>
       <x:c r="T253" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U253" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="254" spans="1:21">
       <x:c r="A254" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B254" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C254" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D254" s="15" t="s"/>
       <x:c r="E254" s="14" t="s"/>
       <x:c r="F254" s="14" t="s"/>
       <x:c r="G254" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H254" s="14" t="s"/>
       <x:c r="I254" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -16833,51 +16834,51 @@
       <x:c r="L254" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M254" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N254" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O254" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P254" s="14" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q254" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R254" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S254" s="14" t="n">
         <x:v>612594</x:v>
       </x:c>
       <x:c r="T254" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U254" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="255" spans="1:21">
       <x:c r="A255" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B255" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C255" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D255" s="3" t="s"/>
       <x:c r="G255" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I255" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J255" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -16887,51 +16888,51 @@
       <x:c r="L255" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M255" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N255" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O255" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P255" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q255" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R255" s="0" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S255" s="0" t="n">
         <x:v>623093</x:v>
       </x:c>
       <x:c r="T255" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U255" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="256" spans="1:21">
       <x:c r="A256" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B256" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C256" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D256" s="15" t="s"/>
       <x:c r="E256" s="14" t="s"/>
       <x:c r="F256" s="14" t="s"/>
       <x:c r="G256" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="H256" s="14" t="s"/>
       <x:c r="I256" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
@@ -16944,51 +16945,51 @@
       <x:c r="L256" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M256" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N256" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O256" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P256" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q256" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R256" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S256" s="14" t="n">
         <x:v>623072</x:v>
       </x:c>
       <x:c r="T256" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U256" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="257" spans="1:21">
       <x:c r="A257" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B257" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C257" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D257" s="3" t="s"/>
       <x:c r="G257" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I257" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J257" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -16998,51 +16999,51 @@
       <x:c r="L257" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M257" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N257" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O257" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P257" s="0" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="Q257" s="4" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="R257" s="0" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="S257" s="0" t="n">
         <x:v>612571</x:v>
       </x:c>
       <x:c r="T257" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U257" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="258" spans="1:21">
       <x:c r="A258" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B258" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C258" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D258" s="15" t="s"/>
       <x:c r="E258" s="14" t="s"/>
       <x:c r="F258" s="14" t="s"/>
       <x:c r="G258" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H258" s="14" t="s"/>
       <x:c r="I258" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -17055,51 +17056,51 @@
       <x:c r="L258" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M258" s="14" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="N258" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O258" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P258" s="14" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="Q258" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R258" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S258" s="14" t="n">
         <x:v>612613</x:v>
       </x:c>
       <x:c r="T258" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U258" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="259" spans="1:21">
       <x:c r="A259" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B259" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C259" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D259" s="3" t="s"/>
       <x:c r="G259" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I259" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J259" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -17109,104 +17110,104 @@
       <x:c r="L259" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M259" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N259" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O259" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P259" s="0" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="Q259" s="4" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R259" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S259" s="0" t="n">
         <x:v>612617</x:v>
       </x:c>
       <x:c r="T259" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U259" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="260" spans="1:21">
       <x:c r="A260" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B260" s="14" t="s">
-        <x:v>411</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C260" s="15" t="s"/>
       <x:c r="D260" s="15" t="s"/>
       <x:c r="E260" s="14" t="s"/>
       <x:c r="F260" s="14" t="s"/>
       <x:c r="G260" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H260" s="14" t="s"/>
       <x:c r="I260" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J260" s="14" t="s"/>
       <x:c r="K260" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L260" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M260" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N260" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O260" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P260" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="Q260" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="R260" s="14" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="S260" s="14" t="n">
         <x:v>630548</x:v>
       </x:c>
       <x:c r="T260" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U260" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="261" spans="1:21">
       <x:c r="A261" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B261" s="0" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C261" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D261" s="3" t="s"/>
       <x:c r="G261" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="I261" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="J261" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -17216,276 +17217,276 @@
       <x:c r="L261" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M261" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N261" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O261" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P261" s="0" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="Q261" s="4" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="R261" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S261" s="0" t="n">
         <x:v>630635</x:v>
       </x:c>
       <x:c r="T261" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U261" s="4" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="262" spans="1:21">
       <x:c r="A262" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B262" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C262" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D262" s="15" t="s"/>
       <x:c r="E262" s="14" t="s"/>
       <x:c r="F262" s="14" t="s"/>
       <x:c r="G262" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H262" s="14" t="s"/>
       <x:c r="I262" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J262" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K262" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L262" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M262" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N262" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O262" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P262" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q262" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R262" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S262" s="14" t="n">
-        <x:v>612616</x:v>
+        <x:v>612559</x:v>
       </x:c>
       <x:c r="T262" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U262" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="263" spans="1:21">
       <x:c r="A263" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B263" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C263" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D263" s="3" t="s"/>
       <x:c r="G263" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I263" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J263" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K263" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L263" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M263" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N263" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O263" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P263" s="0" t="s">
-        <x:v>125</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q263" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R263" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S263" s="0" t="n">
-        <x:v>612559</x:v>
+        <x:v>612595</x:v>
       </x:c>
       <x:c r="T263" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U263" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="264" spans="1:21">
       <x:c r="A264" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B264" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C264" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D264" s="15" t="s"/>
       <x:c r="E264" s="14" t="s"/>
       <x:c r="F264" s="14" t="s"/>
       <x:c r="G264" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H264" s="14" t="s"/>
       <x:c r="I264" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J264" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K264" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L264" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M264" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N264" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O264" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P264" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q264" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R264" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S264" s="14" t="n">
-        <x:v>612595</x:v>
+        <x:v>616204</x:v>
       </x:c>
       <x:c r="T264" s="16" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U264" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="265" spans="1:21">
       <x:c r="A265" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B265" s="0" t="s">
-        <x:v>303</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C265" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D265" s="3" t="s"/>
       <x:c r="G265" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I265" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J265" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K265" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L265" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M265" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N265" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O265" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P265" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q265" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R265" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S265" s="0" t="n">
-        <x:v>616204</x:v>
+        <x:v>612616</x:v>
       </x:c>
       <x:c r="T265" s="4" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="U265" s="4" t="s">
-        <x:v>430</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="266" spans="1:21">
       <x:c r="A266" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B266" s="14" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="C266" s="15" t="s"/>
       <x:c r="D266" s="15" t="s"/>
       <x:c r="E266" s="14" t="s"/>
       <x:c r="F266" s="14" t="s"/>
       <x:c r="G266" s="14" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H266" s="14" t="s"/>
       <x:c r="I266" s="16" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="J266" s="14" t="s"/>
       <x:c r="K266" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L266" s="14" t="s">
@@ -18056,78 +18057,78 @@
         <x:v>257</x:v>
       </x:c>
       <x:c r="R276" s="14" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S276" s="14" t="n">
         <x:v>632427</x:v>
       </x:c>
       <x:c r="T276" s="16" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="U276" s="16" t="s">
         <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="277" spans="1:21">
       <x:c r="A277" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B277" s="0" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C277" s="3" t="s"/>
       <x:c r="D277" s="3" t="s"/>
       <x:c r="G277" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="I277" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="K277" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L277" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M277" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N277" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O277" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P277" s="0" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="Q277" s="4" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="R277" s="0" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="S277" s="0" t="n">
         <x:v>635399</x:v>
       </x:c>
       <x:c r="T277" s="4" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="U277" s="4" t="s">
         <x:v>50</x:v>
       </x:c>
     </x:row>
     <x:row r="278" spans="1:21">
       <x:c r="A278" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B278" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C278" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D278" s="15" t="s"/>
       <x:c r="E278" s="14" t="s"/>
       <x:c r="F278" s="14" t="s"/>
       <x:c r="G278" s="14" t="s">
@@ -19673,1610 +19674,1611 @@
       </x:c>
       <x:c r="O305" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P305" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q305" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R305" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S305" s="0" t="n">
         <x:v>630305</x:v>
       </x:c>
       <x:c r="T305" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U305" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="306" spans="1:21">
       <x:c r="A306" s="13" t="s">
-        <x:v>455</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B306" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C306" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D306" s="15" t="s"/>
       <x:c r="E306" s="14" t="s"/>
       <x:c r="F306" s="14" t="s"/>
       <x:c r="G306" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H306" s="14" t="s"/>
       <x:c r="I306" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J306" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K306" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L306" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M306" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N306" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O306" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P306" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q306" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R306" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S306" s="14" t="n">
-        <x:v>596925</x:v>
+        <x:v>634729</x:v>
       </x:c>
       <x:c r="T306" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U306" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="307" spans="1:21">
       <x:c r="A307" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B307" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C307" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D307" s="3" t="s"/>
       <x:c r="G307" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I307" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J307" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K307" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L307" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M307" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N307" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O307" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P307" s="0" t="s">
-        <x:v>457</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q307" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R307" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S307" s="0" t="n">
-        <x:v>597006</x:v>
+        <x:v>635355</x:v>
       </x:c>
       <x:c r="T307" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U307" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="308" spans="1:21">
       <x:c r="A308" s="13" t="s">
-        <x:v>455</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B308" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C308" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D308" s="15" t="s"/>
       <x:c r="E308" s="14" t="s"/>
       <x:c r="F308" s="14" t="s"/>
       <x:c r="G308" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H308" s="14" t="s"/>
       <x:c r="I308" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J308" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K308" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L308" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M308" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N308" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O308" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P308" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q308" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R308" s="14" t="s">
-        <x:v>30</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S308" s="14" t="n">
-        <x:v>597015</x:v>
+        <x:v>623075</x:v>
       </x:c>
       <x:c r="T308" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U308" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="309" spans="1:21">
       <x:c r="A309" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B309" s="0" t="s">
-        <x:v>476</x:v>
-[...1 lines deleted...]
-      <x:c r="C309" s="3" t="s"/>
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C309" s="3" t="n">
+        <x:v>36331</x:v>
+      </x:c>
       <x:c r="D309" s="3" t="s"/>
       <x:c r="G309" s="0" t="s">
-        <x:v>477</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I309" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="J309" s="0" t="s">
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K309" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L309" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M309" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N309" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O309" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P309" s="0" t="s">
-        <x:v>478</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q309" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R309" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S309" s="0" t="n">
-        <x:v>597158</x:v>
+        <x:v>626498</x:v>
       </x:c>
       <x:c r="T309" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U309" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="310" spans="1:21">
       <x:c r="A310" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B310" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C310" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D310" s="15" t="s"/>
-      <x:c r="E310" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E310" s="14" t="s"/>
       <x:c r="F310" s="14" t="s"/>
       <x:c r="G310" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="H310" s="14" t="s"/>
       <x:c r="I310" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J310" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K310" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L310" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M310" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N310" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O310" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P310" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q310" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R310" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S310" s="14" t="n">
-        <x:v>601135</x:v>
+        <x:v>620505</x:v>
       </x:c>
       <x:c r="T310" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U310" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="311" spans="1:21">
       <x:c r="A311" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B311" s="0" t="s">
-        <x:v>135</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C311" s="3" t="s"/>
       <x:c r="D311" s="3" t="s"/>
-      <x:c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G311" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I311" s="4" t="s">
-        <x:v>24</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K311" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L311" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M311" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N311" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O311" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P311" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q311" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R311" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S311" s="0" t="n">
-        <x:v>607439</x:v>
+        <x:v>630307</x:v>
       </x:c>
       <x:c r="T311" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U311" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="312" spans="1:21">
       <x:c r="A312" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B312" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C312" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D312" s="15" t="s"/>
-      <x:c r="E312" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E312" s="14" t="s"/>
       <x:c r="F312" s="14" t="s"/>
       <x:c r="G312" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H312" s="14" t="s"/>
       <x:c r="I312" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J312" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K312" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L312" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M312" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N312" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O312" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P312" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q312" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R312" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S312" s="14" t="n">
-        <x:v>607613</x:v>
+        <x:v>624549</x:v>
       </x:c>
       <x:c r="T312" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U312" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="313" spans="1:21">
       <x:c r="A313" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B313" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C313" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D313" s="3" t="s"/>
-      <x:c r="E313" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G313" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="I313" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="J313" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K313" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L313" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M313" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N313" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O313" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P313" s="0" t="s">
-        <x:v>238</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q313" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R313" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S313" s="0" t="n">
-        <x:v>611607</x:v>
+        <x:v>624555</x:v>
       </x:c>
       <x:c r="T313" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U313" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="314" spans="1:21">
       <x:c r="A314" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B314" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C314" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D314" s="15" t="s"/>
       <x:c r="E314" s="14" t="s"/>
       <x:c r="F314" s="14" t="s"/>
       <x:c r="G314" s="14" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H314" s="14" t="s"/>
       <x:c r="I314" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J314" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K314" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L314" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M314" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N314" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O314" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P314" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q314" s="16" t="s">
-        <x:v>215</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R314" s="14" t="s">
-        <x:v>216</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S314" s="14" t="n">
-        <x:v>635355</x:v>
+        <x:v>596562</x:v>
       </x:c>
       <x:c r="T314" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U314" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="315" spans="1:21">
       <x:c r="A315" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B315" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C315" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D315" s="3" t="s"/>
       <x:c r="E315" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G315" s="0" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-        <x:v>178</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I315" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J315" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K315" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L315" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M315" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N315" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O315" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P315" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q315" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R315" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S315" s="0" t="n">
-        <x:v>604748</x:v>
+        <x:v>601135</x:v>
       </x:c>
       <x:c r="T315" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U315" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="316" spans="1:21">
       <x:c r="A316" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B316" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C316" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D316" s="15" t="s"/>
       <x:c r="E316" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F316" s="14" t="s"/>
       <x:c r="G316" s="14" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H316" s="14" t="s"/>
       <x:c r="I316" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J316" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K316" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L316" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M316" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N316" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O316" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P316" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q316" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R316" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S316" s="14" t="n">
-        <x:v>609659</x:v>
+        <x:v>607439</x:v>
       </x:c>
       <x:c r="T316" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U316" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="317" spans="1:21">
       <x:c r="A317" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B317" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C317" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D317" s="3" t="s"/>
       <x:c r="E317" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G317" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H317" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I317" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J317" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K317" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L317" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M317" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N317" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O317" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P317" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q317" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R317" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S317" s="0" t="n">
-        <x:v>600454</x:v>
+        <x:v>607613</x:v>
       </x:c>
       <x:c r="T317" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U317" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="318" spans="1:21">
       <x:c r="A318" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B318" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C318" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D318" s="15" t="s"/>
       <x:c r="E318" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F318" s="14" t="s"/>
       <x:c r="G318" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H318" s="14" t="s"/>
       <x:c r="I318" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J318" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K318" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L318" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M318" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N318" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O318" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P318" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="Q318" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R318" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S318" s="14" t="n">
-        <x:v>600460</x:v>
+        <x:v>611607</x:v>
       </x:c>
       <x:c r="T318" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U318" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="319" spans="1:21">
       <x:c r="A319" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B319" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C319" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D319" s="3" t="s"/>
-      <x:c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G319" s="0" t="s">
-        <x:v>200</x:v>
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="H319" s="0" t="s">
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I319" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="J319" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K319" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L319" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M319" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N319" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O319" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P319" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="Q319" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="R319" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S319" s="0" t="n">
-        <x:v>606017</x:v>
+        <x:v>633176</x:v>
       </x:c>
       <x:c r="T319" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U319" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="320" spans="1:21">
       <x:c r="A320" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B320" s="14" t="s">
-        <x:v>142</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C320" s="15" t="s"/>
       <x:c r="D320" s="15" t="s"/>
-      <x:c r="E320" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E320" s="14" t="s"/>
       <x:c r="F320" s="14" t="s"/>
       <x:c r="G320" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H320" s="14" t="s"/>
       <x:c r="I320" s="16" t="s">
-        <x:v>24</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J320" s="14" t="s"/>
       <x:c r="K320" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L320" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M320" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N320" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O320" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P320" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q320" s="16" t="s">
-        <x:v>212</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R320" s="14" t="s">
-        <x:v>213</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S320" s="14" t="n">
-        <x:v>606021</x:v>
+        <x:v>630296</x:v>
       </x:c>
       <x:c r="T320" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U320" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="321" spans="1:21">
       <x:c r="A321" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B321" s="0" t="s">
-        <x:v>147</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C321" s="3" t="s"/>
       <x:c r="D321" s="3" t="s"/>
-      <x:c r="E321" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G321" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I321" s="4" t="s">
-        <x:v>185</x:v>
-[...2 lines deleted...]
-        <x:v>148</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K321" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L321" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M321" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N321" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O321" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P321" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q321" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R321" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S321" s="0" t="n">
-        <x:v>601410</x:v>
+        <x:v>630298</x:v>
       </x:c>
       <x:c r="T321" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U321" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="322" spans="1:21">
       <x:c r="A322" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B322" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C322" s="15" t="s"/>
       <x:c r="D322" s="15" t="s"/>
       <x:c r="E322" s="14" t="s"/>
       <x:c r="F322" s="14" t="s"/>
       <x:c r="G322" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H322" s="14" t="s"/>
       <x:c r="I322" s="16" t="s">
-        <x:v>81</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J322" s="14" t="s"/>
       <x:c r="K322" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L322" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M322" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N322" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O322" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P322" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q322" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R322" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S322" s="14" t="n">
-        <x:v>623075</x:v>
+        <x:v>630301</x:v>
       </x:c>
       <x:c r="T322" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U322" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="323" spans="1:21">
       <x:c r="A323" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B323" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C323" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D323" s="3" t="s"/>
       <x:c r="G323" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I323" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J323" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K323" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L323" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M323" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N323" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O323" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P323" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q323" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R323" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S323" s="0" t="n">
-        <x:v>634729</x:v>
+        <x:v>596925</x:v>
       </x:c>
       <x:c r="T323" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U323" s="4" t="s">
-        <x:v>483</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="324" spans="1:21">
       <x:c r="A324" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B324" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C324" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D324" s="15" t="s"/>
       <x:c r="E324" s="14" t="s"/>
       <x:c r="F324" s="14" t="s"/>
       <x:c r="G324" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H324" s="14" t="s"/>
       <x:c r="I324" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J324" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K324" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L324" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M324" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N324" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O324" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P324" s="14" t="s">
-        <x:v>187</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q324" s="16" t="s">
-        <x:v>188</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R324" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S324" s="14" t="n">
-        <x:v>626498</x:v>
+        <x:v>597006</x:v>
       </x:c>
       <x:c r="T324" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U324" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="325" spans="1:21">
       <x:c r="A325" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B325" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C325" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D325" s="3" t="s"/>
       <x:c r="G325" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I325" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J325" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K325" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L325" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M325" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N325" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O325" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P325" s="0" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q325" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R325" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="S325" s="0" t="n">
-        <x:v>620505</x:v>
+        <x:v>597015</x:v>
       </x:c>
       <x:c r="T325" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U325" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="326" spans="1:21">
       <x:c r="A326" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B326" s="14" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="C326" s="15" t="s"/>
       <x:c r="D326" s="15" t="s"/>
       <x:c r="E326" s="14" t="s"/>
       <x:c r="F326" s="14" t="s"/>
       <x:c r="G326" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H326" s="14" t="s"/>
       <x:c r="I326" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J326" s="14" t="s"/>
       <x:c r="K326" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L326" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M326" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N326" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O326" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P326" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="Q326" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R326" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S326" s="14" t="n">
-        <x:v>630307</x:v>
+        <x:v>597158</x:v>
       </x:c>
       <x:c r="T326" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U326" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="327" spans="1:21">
       <x:c r="A327" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B327" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C327" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D327" s="3" t="s"/>
+      <x:c r="E327" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G327" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H327" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I327" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J327" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K327" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L327" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M327" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N327" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O327" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P327" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q327" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R327" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S327" s="0" t="n">
-        <x:v>624549</x:v>
+        <x:v>604748</x:v>
       </x:c>
       <x:c r="T327" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U327" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="328" spans="1:21">
       <x:c r="A328" s="13" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B328" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C328" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D328" s="15" t="s"/>
-      <x:c r="E328" s="14" t="s"/>
+      <x:c r="E328" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F328" s="14" t="s"/>
       <x:c r="G328" s="14" t="s">
-        <x:v>467</x:v>
-[...1 lines deleted...]
-      <x:c r="H328" s="14" t="s"/>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H328" s="14" t="s">
+        <x:v>62</x:v>
+      </x:c>
       <x:c r="I328" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J328" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K328" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L328" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M328" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N328" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O328" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P328" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q328" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R328" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S328" s="14" t="n">
-        <x:v>624555</x:v>
+        <x:v>609659</x:v>
       </x:c>
       <x:c r="T328" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U328" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="329" spans="1:21">
       <x:c r="A329" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B329" s="0" t="s">
-        <x:v>488</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C329" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D329" s="3" t="s"/>
+      <x:c r="E329" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G329" s="0" t="s">
-        <x:v>170</x:v>
-[...2 lines deleted...]
-        <x:v>171</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I329" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J329" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K329" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L329" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M329" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N329" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O329" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P329" s="0" t="s">
-        <x:v>170</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q329" s="4" t="s">
-        <x:v>172</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R329" s="0" t="s">
-        <x:v>30</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S329" s="0" t="n">
-        <x:v>633176</x:v>
+        <x:v>600454</x:v>
       </x:c>
       <x:c r="T329" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U329" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="330" spans="1:21">
       <x:c r="A330" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B330" s="14" t="s">
-        <x:v>324</x:v>
-[...1 lines deleted...]
-      <x:c r="C330" s="15" t="s"/>
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C330" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D330" s="15" t="s"/>
-      <x:c r="E330" s="14" t="s"/>
+      <x:c r="E330" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F330" s="14" t="s"/>
       <x:c r="G330" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H330" s="14" t="s"/>
       <x:c r="I330" s="16" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="J330" s="14" t="s"/>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J330" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="K330" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L330" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M330" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N330" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O330" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P330" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q330" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R330" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S330" s="14" t="n">
-        <x:v>630296</x:v>
+        <x:v>600460</x:v>
       </x:c>
       <x:c r="T330" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U330" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="331" spans="1:21">
       <x:c r="A331" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B331" s="0" t="s">
-        <x:v>489</x:v>
-[...1 lines deleted...]
-      <x:c r="C331" s="3" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C331" s="3" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D331" s="3" t="s"/>
+      <x:c r="E331" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G331" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I331" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J331" s="0" t="s">
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K331" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L331" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M331" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N331" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O331" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P331" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q331" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R331" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S331" s="0" t="n">
-        <x:v>630298</x:v>
+        <x:v>606017</x:v>
       </x:c>
       <x:c r="T331" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U331" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="332" spans="1:21">
       <x:c r="A332" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B332" s="14" t="s">
-        <x:v>490</x:v>
-[...1 lines deleted...]
-      <x:c r="C332" s="15" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C332" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D332" s="15" t="s"/>
-      <x:c r="E332" s="14" t="s"/>
+      <x:c r="E332" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F332" s="14" t="s"/>
       <x:c r="G332" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H332" s="14" t="s"/>
       <x:c r="I332" s="16" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="J332" s="14" t="s"/>
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="J332" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="K332" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L332" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M332" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N332" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O332" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P332" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q332" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="R332" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="S332" s="14" t="n">
-        <x:v>630301</x:v>
+        <x:v>606021</x:v>
       </x:c>
       <x:c r="T332" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U332" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="333" spans="1:21">
       <x:c r="A333" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B333" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C333" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D333" s="3" t="s"/>
+      <x:c r="E333" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G333" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I333" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J333" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K333" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L333" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M333" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N333" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O333" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P333" s="0" t="s">
-        <x:v>491</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q333" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R333" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S333" s="0" t="n">
-        <x:v>596562</x:v>
+        <x:v>601410</x:v>
       </x:c>
       <x:c r="T333" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U333" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="334" spans="1:21">
       <x:c r="A334" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B334" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C334" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D334" s="15" t="s"/>
       <x:c r="E334" s="14" t="s"/>
       <x:c r="F334" s="14" t="s"/>
       <x:c r="G334" s="14" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H334" s="14" t="s">
@@ -21368,76 +21370,76 @@
       </x:c>
       <x:c r="S335" s="0" t="n">
         <x:v>596931</x:v>
       </x:c>
       <x:c r="T335" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U335" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="336" spans="1:21">
       <x:c r="A336" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B336" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C336" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D336" s="15" t="s"/>
       <x:c r="E336" s="14" t="s"/>
       <x:c r="F336" s="14" t="s"/>
       <x:c r="G336" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H336" s="14" t="s"/>
       <x:c r="I336" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J336" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K336" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L336" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M336" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N336" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O336" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P336" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q336" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R336" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S336" s="14" t="n">
         <x:v>596933</x:v>
       </x:c>
       <x:c r="T336" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U336" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="337" spans="1:21">
       <x:c r="A337" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B337" s="0" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C337" s="3" t="n">
@@ -21534,75 +21536,75 @@
       <x:c r="R338" s="14" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S338" s="14" t="n">
         <x:v>597008</x:v>
       </x:c>
       <x:c r="T338" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U338" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="339" spans="1:21">
       <x:c r="A339" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B339" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C339" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D339" s="3" t="s"/>
       <x:c r="G339" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I339" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J339" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K339" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L339" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M339" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N339" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O339" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P339" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q339" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R339" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S339" s="0" t="n">
         <x:v>597021</x:v>
       </x:c>
       <x:c r="T339" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U339" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="340" spans="1:21">
       <x:c r="A340" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B340" s="14" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C340" s="15" t="n">
@@ -21805,51 +21807,51 @@
       <x:c r="M343" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N343" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O343" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P343" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q343" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R343" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S343" s="0" t="n">
         <x:v>606019</x:v>
       </x:c>
       <x:c r="T343" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U343" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="344" spans="1:21">
       <x:c r="A344" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B344" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C344" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D344" s="15" t="s"/>
       <x:c r="E344" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F344" s="14" t="s"/>
       <x:c r="G344" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H344" s="14" t="s"/>
       <x:c r="I344" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J344" s="14" t="s">
@@ -21864,51 +21866,51 @@
       <x:c r="M344" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N344" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O344" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P344" s="14" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q344" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R344" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S344" s="14" t="n">
         <x:v>606023</x:v>
       </x:c>
       <x:c r="T344" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U344" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="345" spans="1:21">
       <x:c r="A345" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B345" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C345" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D345" s="3" t="s"/>
       <x:c r="E345" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G345" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I345" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J345" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
@@ -21921,93 +21923,93 @@
       <x:c r="M345" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N345" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O345" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P345" s="0" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="Q345" s="4" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="R345" s="0" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="S345" s="0" t="n">
         <x:v>606026</x:v>
       </x:c>
       <x:c r="T345" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U345" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="346" spans="1:21">
       <x:c r="A346" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B346" s="14" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C346" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D346" s="15" t="s"/>
       <x:c r="E346" s="14" t="s"/>
       <x:c r="F346" s="14" t="s"/>
       <x:c r="G346" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H346" s="14" t="s"/>
       <x:c r="I346" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J346" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K346" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L346" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M346" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N346" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O346" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P346" s="14" t="s">
-        <x:v>475</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q346" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R346" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S346" s="14" t="n">
         <x:v>596927</x:v>
       </x:c>
       <x:c r="T346" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U346" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="347" spans="1:21">
       <x:c r="A347" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B347" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C347" s="3" t="n">
@@ -22049,76 +22051,76 @@
       </x:c>
       <x:c r="S347" s="0" t="n">
         <x:v>597012</x:v>
       </x:c>
       <x:c r="T347" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U347" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="348" spans="1:21">
       <x:c r="A348" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B348" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C348" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D348" s="15" t="s"/>
       <x:c r="E348" s="14" t="s"/>
       <x:c r="F348" s="14" t="s"/>
       <x:c r="G348" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H348" s="14" t="s"/>
       <x:c r="I348" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J348" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K348" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L348" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M348" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N348" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O348" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P348" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q348" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R348" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S348" s="14" t="n">
         <x:v>597017</x:v>
       </x:c>
       <x:c r="T348" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U348" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="349" spans="1:21">
       <x:c r="A349" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B349" s="0" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="C349" s="3" t="s"/>
@@ -22262,187 +22264,187 @@
       </x:c>
       <x:c r="S351" s="0" t="n">
         <x:v>596561</x:v>
       </x:c>
       <x:c r="T351" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U351" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="352" spans="1:21">
       <x:c r="A352" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B352" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C352" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D352" s="15" t="s"/>
       <x:c r="E352" s="14" t="s"/>
       <x:c r="F352" s="14" t="s"/>
       <x:c r="G352" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H352" s="14" t="s"/>
       <x:c r="I352" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J352" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K352" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L352" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M352" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N352" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O352" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P352" s="14" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q352" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R352" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S352" s="14" t="n">
         <x:v>596574</x:v>
       </x:c>
       <x:c r="T352" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U352" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="353" spans="1:21">
       <x:c r="A353" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B353" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C353" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D353" s="3" t="s"/>
       <x:c r="G353" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I353" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J353" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K353" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L353" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M353" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N353" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O353" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P353" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q353" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R353" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S353" s="0" t="n">
         <x:v>596577</x:v>
       </x:c>
       <x:c r="T353" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U353" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="354" spans="1:21">
       <x:c r="A354" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B354" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C354" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D354" s="15" t="s"/>
       <x:c r="E354" s="14" t="s"/>
       <x:c r="F354" s="14" t="s"/>
       <x:c r="G354" s="14" t="s">
-        <x:v>480</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H354" s="14" t="s"/>
       <x:c r="I354" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J354" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K354" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L354" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M354" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N354" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O354" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P354" s="14" t="s">
-        <x:v>481</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q354" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R354" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S354" s="14" t="n">
         <x:v>635361</x:v>
       </x:c>
       <x:c r="T354" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U354" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="355" spans="1:21">
       <x:c r="A355" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B355" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C355" s="3" t="n">
@@ -22589,110 +22591,110 @@
       <x:c r="M357" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N357" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O357" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P357" s="0" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="Q357" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R357" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S357" s="0" t="n">
         <x:v>606024</x:v>
       </x:c>
       <x:c r="T357" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U357" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="358" spans="1:21">
       <x:c r="A358" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B358" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C358" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D358" s="15" t="s"/>
       <x:c r="E358" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F358" s="14" t="s"/>
       <x:c r="G358" s="14" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H358" s="14" t="s"/>
       <x:c r="I358" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J358" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K358" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L358" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M358" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N358" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O358" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P358" s="14" t="s">
-        <x:v>482</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="Q358" s="16" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="R358" s="14" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="S358" s="14" t="n">
         <x:v>606028</x:v>
       </x:c>
       <x:c r="T358" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U358" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="359" spans="1:21">
       <x:c r="A359" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B359" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C359" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D359" s="3" t="s"/>
       <x:c r="E359" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G359" s="0" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I359" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J359" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -22840,3529 +22842,3525 @@
         <x:v>601408</x:v>
       </x:c>
       <x:c r="T361" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U361" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="362" spans="1:21">
       <x:c r="A362" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B362" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C362" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D362" s="15" t="s"/>
       <x:c r="E362" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F362" s="14" t="s"/>
       <x:c r="G362" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H362" s="14" t="s">
-        <x:v>137</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I362" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J362" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K362" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L362" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M362" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N362" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O362" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P362" s="14" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q362" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R362" s="14" t="s">
-        <x:v>224</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S362" s="14" t="n">
-        <x:v>605608</x:v>
+        <x:v>604171</x:v>
       </x:c>
       <x:c r="T362" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U362" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="363" spans="1:21">
       <x:c r="A363" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B363" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C363" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D363" s="3" t="s"/>
       <x:c r="E363" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G363" s="0" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H363" s="0" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I363" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J363" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K363" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L363" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M363" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N363" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O363" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P363" s="0" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="Q363" s="4" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="R363" s="0" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="S363" s="0" t="n">
-        <x:v>604171</x:v>
+        <x:v>604172</x:v>
       </x:c>
       <x:c r="T363" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U363" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="364" spans="1:21">
       <x:c r="A364" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B364" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C364" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D364" s="15" t="s"/>
       <x:c r="E364" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F364" s="14" t="s"/>
       <x:c r="G364" s="14" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="H364" s="14" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="I364" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J364" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K364" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L364" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M364" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N364" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O364" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P364" s="14" t="s">
-        <x:v>217</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q364" s="16" t="s">
-        <x:v>218</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R364" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S364" s="14" t="n">
-        <x:v>604172</x:v>
+        <x:v>607526</x:v>
       </x:c>
       <x:c r="T364" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U364" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="365" spans="1:21">
       <x:c r="A365" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B365" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C365" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D365" s="3" t="s"/>
       <x:c r="E365" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G365" s="0" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-        <x:v>178</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I365" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J365" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K365" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L365" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M365" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N365" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O365" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P365" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q365" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R365" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S365" s="0" t="n">
-        <x:v>607526</x:v>
+        <x:v>598919</x:v>
       </x:c>
       <x:c r="T365" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U365" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="366" spans="1:21">
       <x:c r="A366" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B366" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C366" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D366" s="15" t="s"/>
       <x:c r="E366" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F366" s="14" t="s"/>
       <x:c r="G366" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H366" s="14" t="s"/>
       <x:c r="I366" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J366" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K366" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L366" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M366" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N366" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O366" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P366" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q366" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R366" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S366" s="14" t="n">
-        <x:v>598919</x:v>
+        <x:v>598922</x:v>
       </x:c>
       <x:c r="T366" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U366" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="367" spans="1:21">
       <x:c r="A367" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B367" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C367" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D367" s="3" t="s"/>
-      <x:c r="E367" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G367" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="I367" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="J367" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K367" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L367" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M367" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N367" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O367" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P367" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q367" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R367" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="S367" s="0" t="n">
-        <x:v>598922</x:v>
+        <x:v>624554</x:v>
       </x:c>
       <x:c r="T367" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U367" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="368" spans="1:21">
       <x:c r="A368" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B368" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C368" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D368" s="15" t="s"/>
       <x:c r="E368" s="14" t="s"/>
       <x:c r="F368" s="14" t="s"/>
       <x:c r="G368" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="H368" s="14" t="s"/>
       <x:c r="I368" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J368" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K368" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L368" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M368" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N368" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O368" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P368" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="Q368" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="R368" s="14" t="s">
-        <x:v>487</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S368" s="14" t="n">
-        <x:v>624554</x:v>
+        <x:v>624558</x:v>
       </x:c>
       <x:c r="T368" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U368" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="369" spans="1:21">
       <x:c r="A369" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B369" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C369" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D369" s="3" t="s"/>
       <x:c r="G369" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I369" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J369" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K369" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L369" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M369" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N369" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O369" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P369" s="0" t="s">
-        <x:v>469</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="Q369" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R369" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S369" s="0" t="n">
-        <x:v>624558</x:v>
+        <x:v>624559</x:v>
       </x:c>
       <x:c r="T369" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U369" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="370" spans="1:21">
       <x:c r="A370" s="13" t="s">
-        <x:v>455</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B370" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C370" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D370" s="15" t="s"/>
       <x:c r="E370" s="14" t="s"/>
       <x:c r="F370" s="14" t="s"/>
       <x:c r="G370" s="14" t="s">
-        <x:v>497</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H370" s="14" t="s"/>
       <x:c r="I370" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J370" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K370" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L370" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M370" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N370" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O370" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P370" s="14" t="s">
-        <x:v>498</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="Q370" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R370" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S370" s="14" t="n">
-        <x:v>624559</x:v>
+        <x:v>628926</x:v>
       </x:c>
       <x:c r="T370" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U370" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="371" spans="1:21">
       <x:c r="A371" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B371" s="0" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C371" s="3" t="s"/>
       <x:c r="D371" s="3" t="s"/>
       <x:c r="G371" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I371" s="4" t="s">
-        <x:v>124</x:v>
-[...2 lines deleted...]
-        <x:v>98</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="K371" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L371" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M371" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N371" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O371" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P371" s="0" t="s">
-        <x:v>426</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q371" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R371" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S371" s="0" t="n">
-        <x:v>628926</x:v>
+        <x:v>630295</x:v>
       </x:c>
       <x:c r="T371" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U371" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="372" spans="1:21">
       <x:c r="A372" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B372" s="14" t="s">
-        <x:v>324</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C372" s="15" t="s"/>
       <x:c r="D372" s="15" t="s"/>
       <x:c r="E372" s="14" t="s"/>
       <x:c r="F372" s="14" t="s"/>
       <x:c r="G372" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H372" s="14" t="s"/>
       <x:c r="I372" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="J372" s="14" t="s"/>
       <x:c r="K372" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L372" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M372" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N372" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O372" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P372" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q372" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R372" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S372" s="14" t="n">
-        <x:v>630295</x:v>
+        <x:v>630306</x:v>
       </x:c>
       <x:c r="T372" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U372" s="16" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="373" spans="1:21">
       <x:c r="A373" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B373" s="0" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C373" s="3" t="s"/>
       <x:c r="D373" s="3" t="s"/>
       <x:c r="G373" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="I373" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="K373" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L373" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M373" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N373" s="3" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O373" s="0" t="s">
-        <x:v>336</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P373" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q373" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R373" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S373" s="0" t="n">
-        <x:v>630306</x:v>
+        <x:v>630308</x:v>
       </x:c>
       <x:c r="T373" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U373" s="4" t="s">
         <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="374" spans="1:21">
       <x:c r="A374" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B374" s="14" t="s">
-        <x:v>500</x:v>
-[...1 lines deleted...]
-      <x:c r="C374" s="15" t="s"/>
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C374" s="15" t="n">
+        <x:v>39291</x:v>
+      </x:c>
       <x:c r="D374" s="15" t="s"/>
-      <x:c r="E374" s="14" t="s"/>
+      <x:c r="E374" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F374" s="14" t="s"/>
       <x:c r="G374" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H374" s="14" t="s"/>
       <x:c r="I374" s="16" t="s">
-        <x:v>208</x:v>
-[...1 lines deleted...]
-      <x:c r="J374" s="14" t="s"/>
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="J374" s="14" t="s">
+        <x:v>64</x:v>
+      </x:c>
       <x:c r="K374" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L374" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M374" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N374" s="15" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O374" s="14" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P374" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="Q374" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R374" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S374" s="14" t="n">
-        <x:v>630308</x:v>
+        <x:v>604366</x:v>
       </x:c>
       <x:c r="T374" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U374" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="375" spans="1:21">
       <x:c r="A375" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B375" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C375" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D375" s="3" t="s"/>
-      <x:c r="E375" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G375" s="0" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I375" s="4" t="s">
-        <x:v>228</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J375" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K375" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L375" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M375" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N375" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O375" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P375" s="0" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q375" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R375" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S375" s="0" t="n">
-        <x:v>604366</x:v>
+        <x:v>623100</x:v>
       </x:c>
       <x:c r="T375" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U375" s="4" t="s">
-        <x:v>501</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="376" spans="1:21">
       <x:c r="A376" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B376" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C376" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>41461</x:v>
       </x:c>
       <x:c r="D376" s="15" t="s"/>
-      <x:c r="E376" s="14" t="s"/>
+      <x:c r="E376" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F376" s="14" t="s"/>
       <x:c r="G376" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H376" s="14" t="s"/>
       <x:c r="I376" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J376" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K376" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L376" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M376" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N376" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O376" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P376" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q376" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R376" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S376" s="14" t="n">
-        <x:v>623100</x:v>
+        <x:v>602670</x:v>
       </x:c>
       <x:c r="T376" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U376" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="377" spans="1:21">
       <x:c r="A377" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B377" s="0" t="s">
-        <x:v>502</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C377" s="3" t="n">
-        <x:v>41461</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D377" s="3" t="s"/>
       <x:c r="E377" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G377" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I377" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J377" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K377" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L377" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M377" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N377" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O377" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P377" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q377" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R377" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S377" s="0" t="n">
-        <x:v>602670</x:v>
+        <x:v>601330</x:v>
       </x:c>
       <x:c r="T377" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U377" s="4" t="s">
-        <x:v>503</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="378" spans="1:21">
       <x:c r="A378" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B378" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C378" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D378" s="15" t="s"/>
-      <x:c r="E378" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E378" s="14" t="s"/>
       <x:c r="F378" s="14" t="s"/>
       <x:c r="G378" s="14" t="s">
-        <x:v>191</x:v>
-[...1 lines deleted...]
-      <x:c r="H378" s="14" t="s"/>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H378" s="14" t="s">
+        <x:v>45</x:v>
+      </x:c>
       <x:c r="I378" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J378" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K378" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L378" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M378" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N378" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O378" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P378" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q378" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R378" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S378" s="14" t="n">
-        <x:v>601330</x:v>
+        <x:v>477214</x:v>
       </x:c>
       <x:c r="T378" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U378" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="379" spans="1:21">
       <x:c r="A379" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B379" s="0" t="s">
-        <x:v>267</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C379" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D379" s="3" t="s"/>
+      <x:c r="E379" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G379" s="0" t="s">
-        <x:v>44</x:v>
-[...2 lines deleted...]
-        <x:v>45</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="I379" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J379" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K379" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L379" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M379" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N379" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O379" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P379" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="Q379" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R379" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S379" s="0" t="n">
-        <x:v>477214</x:v>
+        <x:v>602402</x:v>
       </x:c>
       <x:c r="T379" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U379" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="380" spans="1:21">
       <x:c r="A380" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B380" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C380" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D380" s="15" t="s"/>
       <x:c r="E380" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F380" s="14" t="s"/>
       <x:c r="G380" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H380" s="14" t="s"/>
       <x:c r="I380" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J380" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K380" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L380" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M380" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N380" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O380" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P380" s="14" t="s">
-        <x:v>239</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q380" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R380" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S380" s="14" t="n">
-        <x:v>602402</x:v>
+        <x:v>601413</x:v>
       </x:c>
       <x:c r="T380" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U380" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="381" spans="1:21">
       <x:c r="A381" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B381" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C381" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D381" s="3" t="s"/>
-      <x:c r="E381" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G381" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I381" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J381" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K381" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="L381" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M381" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N381" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O381" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P381" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q381" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R381" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S381" s="0" t="n">
-        <x:v>601413</x:v>
+        <x:v>616200</x:v>
       </x:c>
       <x:c r="T381" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U381" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="382" spans="1:21">
       <x:c r="A382" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B382" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C382" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D382" s="15" t="s"/>
-      <x:c r="E382" s="14" t="s"/>
+      <x:c r="E382" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F382" s="14" t="s"/>
       <x:c r="G382" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H382" s="14" t="s"/>
       <x:c r="I382" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J382" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K382" s="14" t="s">
-        <x:v>504</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L382" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M382" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N382" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O382" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P382" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q382" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R382" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S382" s="14" t="n">
-        <x:v>616200</x:v>
+        <x:v>606016</x:v>
       </x:c>
       <x:c r="T382" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U382" s="16" t="s">
-        <x:v>447</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="383" spans="1:21">
       <x:c r="A383" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B383" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C383" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D383" s="3" t="s"/>
       <x:c r="E383" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G383" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I383" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J383" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K383" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L383" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M383" s="0" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N383" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O383" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P383" s="0" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q383" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R383" s="0" t="s">
-        <x:v>114</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S383" s="0" t="n">
-        <x:v>606016</x:v>
+        <x:v>606025</x:v>
       </x:c>
       <x:c r="T383" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U383" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="384" spans="1:21">
       <x:c r="A384" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B384" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C384" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D384" s="15" t="s"/>
       <x:c r="E384" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F384" s="14" t="s"/>
       <x:c r="G384" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H384" s="14" t="s"/>
       <x:c r="I384" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J384" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K384" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L384" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M384" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N384" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O384" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P384" s="14" t="s">
-        <x:v>202</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q384" s="16" t="s">
-        <x:v>97</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R384" s="14" t="s">
-        <x:v>99</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S384" s="14" t="n">
-        <x:v>606025</x:v>
+        <x:v>607286</x:v>
       </x:c>
       <x:c r="T384" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U384" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="385" spans="1:21">
       <x:c r="A385" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B385" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C385" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D385" s="3" t="s"/>
       <x:c r="E385" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G385" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I385" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J385" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K385" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L385" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M385" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N385" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O385" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P385" s="0" t="s">
-        <x:v>233</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q385" s="4" t="s">
-        <x:v>81</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R385" s="0" t="s">
-        <x:v>82</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S385" s="0" t="n">
-        <x:v>607286</x:v>
+        <x:v>606050</x:v>
       </x:c>
       <x:c r="T385" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U385" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="386" spans="1:21">
       <x:c r="A386" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B386" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C386" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D386" s="15" t="s"/>
-      <x:c r="E386" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E386" s="14" t="s"/>
       <x:c r="F386" s="14" t="s"/>
       <x:c r="G386" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H386" s="14" t="s"/>
       <x:c r="I386" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="J386" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K386" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L386" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M386" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N386" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O386" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P386" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="Q386" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="R386" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="S386" s="14" t="n">
-        <x:v>606050</x:v>
+        <x:v>635362</x:v>
       </x:c>
       <x:c r="T386" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U386" s="16" t="s">
-        <x:v>471</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="387" spans="1:21">
       <x:c r="A387" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B387" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C387" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D387" s="3" t="s"/>
+      <x:c r="E387" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G387" s="0" t="s">
-        <x:v>480</x:v>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H387" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I387" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J387" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K387" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L387" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M387" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N387" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O387" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P387" s="0" t="s">
-        <x:v>481</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q387" s="4" t="s">
-        <x:v>215</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R387" s="0" t="s">
-        <x:v>216</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S387" s="0" t="n">
-        <x:v>635362</x:v>
+        <x:v>609660</x:v>
       </x:c>
       <x:c r="T387" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U387" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="388" spans="1:21">
       <x:c r="A388" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B388" s="14" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C388" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D388" s="15" t="s"/>
       <x:c r="E388" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F388" s="14" t="s"/>
       <x:c r="G388" s="14" t="s">
-        <x:v>61</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H388" s="14" t="s"/>
       <x:c r="I388" s="16" t="s">
-        <x:v>63</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J388" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K388" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L388" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M388" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N388" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O388" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P388" s="14" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q388" s="16" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R388" s="14" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S388" s="14" t="n">
-        <x:v>609660</x:v>
+        <x:v>600445</x:v>
       </x:c>
       <x:c r="T388" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U388" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="389" spans="1:21">
       <x:c r="A389" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B389" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C389" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D389" s="3" t="s"/>
       <x:c r="E389" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G389" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I389" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J389" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K389" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L389" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M389" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N389" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O389" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P389" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q389" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R389" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S389" s="0" t="n">
-        <x:v>600445</x:v>
+        <x:v>600288</x:v>
       </x:c>
       <x:c r="T389" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U389" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="390" spans="1:21">
       <x:c r="A390" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B390" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C390" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D390" s="15" t="s"/>
       <x:c r="E390" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F390" s="14" t="s"/>
       <x:c r="G390" s="14" t="s">
-        <x:v>207</x:v>
-[...1 lines deleted...]
-      <x:c r="H390" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H390" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="I390" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J390" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K390" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L390" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M390" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N390" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O390" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P390" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q390" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R390" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S390" s="14" t="n">
-        <x:v>600288</x:v>
+        <x:v>600330</x:v>
       </x:c>
       <x:c r="T390" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U390" s="16" t="s">
-        <x:v>505</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="391" spans="1:21">
       <x:c r="A391" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B391" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C391" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D391" s="3" t="s"/>
-      <x:c r="E391" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G391" s="0" t="s">
-        <x:v>136</x:v>
-[...2 lines deleted...]
-        <x:v>137</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="I391" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J391" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K391" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L391" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M391" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N391" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O391" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P391" s="0" t="s">
-        <x:v>136</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q391" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R391" s="0" t="s">
-        <x:v>139</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S391" s="0" t="n">
-        <x:v>600330</x:v>
+        <x:v>624547</x:v>
       </x:c>
       <x:c r="T391" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U391" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="392" spans="1:21">
       <x:c r="A392" s="13" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B392" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C392" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D392" s="15" t="s"/>
-      <x:c r="E392" s="14" t="s"/>
+      <x:c r="E392" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F392" s="14" t="s"/>
       <x:c r="G392" s="14" t="s">
-        <x:v>466</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H392" s="14" t="s"/>
       <x:c r="I392" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J392" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K392" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L392" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M392" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N392" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O392" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P392" s="14" t="s">
-        <x:v>467</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q392" s="16" t="s">
-        <x:v>468</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R392" s="14" t="s">
-        <x:v>258</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S392" s="14" t="n">
-        <x:v>624547</x:v>
+        <x:v>609235</x:v>
       </x:c>
       <x:c r="T392" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U392" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="393" spans="1:21">
       <x:c r="A393" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B393" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C393" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D393" s="3" t="s"/>
       <x:c r="E393" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G393" s="0" t="s">
-        <x:v>123</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I393" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J393" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K393" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L393" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M393" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N393" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O393" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P393" s="0" t="s">
-        <x:v>153</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q393" s="4" t="s">
-        <x:v>154</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R393" s="0" t="s">
-        <x:v>155</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S393" s="0" t="n">
-        <x:v>609235</x:v>
+        <x:v>601133</x:v>
       </x:c>
       <x:c r="T393" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U393" s="4" t="s">
-        <x:v>445</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="394" spans="1:21">
       <x:c r="A394" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B394" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C394" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D394" s="15" t="s"/>
       <x:c r="E394" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F394" s="14" t="s"/>
       <x:c r="G394" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="H394" s="14" t="s"/>
       <x:c r="I394" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J394" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K394" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L394" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M394" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N394" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O394" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P394" s="14" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q394" s="16" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R394" s="14" t="s">
-        <x:v>236</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S394" s="14" t="n">
-        <x:v>601133</x:v>
+        <x:v>601136</x:v>
       </x:c>
       <x:c r="T394" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U394" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="395" spans="1:21">
       <x:c r="A395" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B395" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C395" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D395" s="3" t="s"/>
       <x:c r="E395" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G395" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="I395" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="J395" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K395" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L395" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M395" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N395" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O395" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P395" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="Q395" s="4" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="R395" s="0" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="S395" s="0" t="n">
-        <x:v>601136</x:v>
+        <x:v>601138</x:v>
       </x:c>
       <x:c r="T395" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U395" s="4" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="396" spans="1:21">
       <x:c r="A396" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B396" s="14" t="s">
-        <x:v>508</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C396" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D396" s="15" t="s"/>
       <x:c r="E396" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F396" s="14" t="s"/>
       <x:c r="G396" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H396" s="14" t="s"/>
       <x:c r="I396" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J396" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K396" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L396" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M396" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N396" s="15" t="n">
-        <x:v>22885</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O396" s="14" t="s">
-        <x:v>264</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P396" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="Q396" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R396" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S396" s="14" t="n">
-        <x:v>601138</x:v>
+        <x:v>607421</x:v>
       </x:c>
       <x:c r="T396" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U396" s="16" t="s">
-        <x:v>507</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="397" spans="1:21">
       <x:c r="A397" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B397" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C397" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D397" s="3" t="s"/>
-      <x:c r="E397" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G397" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I397" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J397" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K397" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L397" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M397" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N397" s="3" t="n">
         <x:v>34059</x:v>
       </x:c>
       <x:c r="O397" s="0" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="P397" s="0" t="s">
-        <x:v>190</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q397" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R397" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S397" s="0" t="n">
-        <x:v>607421</x:v>
+        <x:v>612674</x:v>
       </x:c>
       <x:c r="T397" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U397" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="398" spans="1:21">
       <x:c r="A398" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B398" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C398" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D398" s="15" t="s"/>
       <x:c r="E398" s="14" t="s"/>
       <x:c r="F398" s="14" t="s"/>
       <x:c r="G398" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H398" s="14" t="s"/>
       <x:c r="I398" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J398" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K398" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L398" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M398" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N398" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O398" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P398" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q398" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R398" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S398" s="14" t="n">
-        <x:v>612674</x:v>
+        <x:v>612676</x:v>
       </x:c>
       <x:c r="T398" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U398" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="399" spans="1:21">
       <x:c r="A399" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B399" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C399" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D399" s="3" t="s"/>
       <x:c r="G399" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="I399" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J399" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K399" s="0" t="s">
-        <x:v>26</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L399" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M399" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N399" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O399" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P399" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="Q399" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R399" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S399" s="0" t="n">
-        <x:v>612676</x:v>
+        <x:v>596924</x:v>
       </x:c>
       <x:c r="T399" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U399" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="400" spans="1:21">
       <x:c r="A400" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B400" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C400" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D400" s="15" t="s"/>
       <x:c r="E400" s="14" t="s"/>
       <x:c r="F400" s="14" t="s"/>
       <x:c r="G400" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H400" s="14" t="s"/>
       <x:c r="I400" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="J400" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K400" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L400" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M400" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N400" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O400" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P400" s="14" t="s">
-        <x:v>491</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q400" s="16" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="R400" s="14" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S400" s="14" t="n">
-        <x:v>596924</x:v>
+        <x:v>596928</x:v>
       </x:c>
       <x:c r="T400" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U400" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="401" spans="1:21">
       <x:c r="A401" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B401" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C401" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D401" s="3" t="s"/>
+      <x:c r="E401" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G401" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H401" s="0" t="s">
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I401" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J401" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K401" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L401" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M401" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N401" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O401" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P401" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="Q401" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R401" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S401" s="0" t="n">
-        <x:v>596928</x:v>
+        <x:v>608234</x:v>
       </x:c>
       <x:c r="T401" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U401" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="402" spans="1:21">
       <x:c r="A402" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B402" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C402" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D402" s="15" t="s"/>
       <x:c r="E402" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F402" s="14" t="s"/>
       <x:c r="G402" s="14" t="s">
-        <x:v>182</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H402" s="14" t="s">
-        <x:v>183</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I402" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J402" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K402" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L402" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M402" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N402" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O402" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P402" s="14" t="s">
-        <x:v>226</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="Q402" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R402" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S402" s="14" t="n">
-        <x:v>608234</x:v>
+        <x:v>605178</x:v>
       </x:c>
       <x:c r="T402" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U402" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="403" spans="1:21">
       <x:c r="A403" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B403" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C403" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D403" s="3" t="s"/>
       <x:c r="E403" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G403" s="0" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-        <x:v>178</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I403" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J403" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K403" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L403" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M403" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N403" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O403" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P403" s="0" t="s">
-        <x:v>510</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q403" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R403" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S403" s="0" t="n">
-        <x:v>605178</x:v>
+        <x:v>601331</x:v>
       </x:c>
       <x:c r="T403" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U403" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="404" spans="1:21">
       <x:c r="A404" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B404" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C404" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D404" s="15" t="s"/>
       <x:c r="E404" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F404" s="14" t="s"/>
       <x:c r="G404" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H404" s="14" t="s"/>
       <x:c r="I404" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J404" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K404" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L404" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M404" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N404" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O404" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P404" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q404" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R404" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S404" s="14" t="n">
-        <x:v>601331</x:v>
+        <x:v>601411</x:v>
       </x:c>
       <x:c r="T404" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U404" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="405" spans="1:21">
       <x:c r="A405" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B405" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C405" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D405" s="3" t="s"/>
-      <x:c r="E405" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G405" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I405" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J405" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K405" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L405" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M405" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N405" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O405" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P405" s="0" t="s">
-        <x:v>184</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q405" s="4" t="s">
-        <x:v>185</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R405" s="0" t="s">
-        <x:v>186</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S405" s="0" t="n">
-        <x:v>601411</x:v>
+        <x:v>616195</x:v>
       </x:c>
       <x:c r="T405" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U405" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>511</x:v>
       </x:c>
     </x:row>
     <x:row r="406" spans="1:21">
       <x:c r="A406" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B406" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C406" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D406" s="15" t="s"/>
-      <x:c r="E406" s="14" t="s"/>
+      <x:c r="E406" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F406" s="14" t="s"/>
       <x:c r="G406" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H406" s="14" t="s"/>
       <x:c r="I406" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J406" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K406" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L406" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M406" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N406" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O406" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P406" s="14" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="Q406" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R406" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S406" s="14" t="n">
-        <x:v>616195</x:v>
+        <x:v>600452</x:v>
       </x:c>
       <x:c r="T406" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U406" s="16" t="s">
-        <x:v>511</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="407" spans="1:21">
       <x:c r="A407" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B407" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C407" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D407" s="3" t="s"/>
       <x:c r="E407" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G407" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I407" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J407" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K407" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L407" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M407" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N407" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O407" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P407" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q407" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R407" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S407" s="0" t="n">
-        <x:v>600452</x:v>
+        <x:v>598920</x:v>
       </x:c>
       <x:c r="T407" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U407" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="408" spans="1:21">
       <x:c r="A408" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B408" s="14" t="s">
-        <x:v>147</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C408" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D408" s="15" t="s"/>
       <x:c r="E408" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F408" s="14" t="s"/>
       <x:c r="G408" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H408" s="14" t="s"/>
       <x:c r="I408" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J408" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K408" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L408" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M408" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N408" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O408" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P408" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q408" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R408" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S408" s="14" t="n">
-        <x:v>598920</x:v>
+        <x:v>598921</x:v>
       </x:c>
       <x:c r="T408" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U408" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="409" spans="1:21">
       <x:c r="A409" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B409" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C409" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D409" s="3" t="s"/>
       <x:c r="E409" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G409" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H409" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I409" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J409" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K409" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L409" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M409" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N409" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O409" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P409" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q409" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R409" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S409" s="0" t="n">
-        <x:v>598921</x:v>
+        <x:v>607558</x:v>
       </x:c>
       <x:c r="T409" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U409" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="410" spans="1:21">
       <x:c r="A410" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B410" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C410" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D410" s="15" t="s"/>
       <x:c r="E410" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F410" s="14" t="s"/>
       <x:c r="G410" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="H410" s="14" t="s"/>
       <x:c r="I410" s="16" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J410" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K410" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L410" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M410" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N410" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O410" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P410" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="Q410" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R410" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S410" s="14" t="n">
-        <x:v>607558</x:v>
+        <x:v>607440</x:v>
       </x:c>
       <x:c r="T410" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U410" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="411" spans="1:21">
       <x:c r="A411" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B411" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C411" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D411" s="3" t="s"/>
-      <x:c r="E411" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G411" s="0" t="s">
-        <x:v>189</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="I411" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J411" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K411" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L411" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M411" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N411" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O411" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P411" s="0" t="s">
-        <x:v>244</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q411" s="4" t="s">
-        <x:v>245</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R411" s="0" t="s">
-        <x:v>86</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S411" s="0" t="n">
-        <x:v>607440</x:v>
+        <x:v>606177</x:v>
       </x:c>
       <x:c r="T411" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U411" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="412" spans="1:21">
       <x:c r="A412" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B412" s="14" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C412" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D412" s="15" t="s"/>
       <x:c r="E412" s="14" t="s"/>
       <x:c r="F412" s="14" t="s"/>
       <x:c r="G412" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H412" s="14" t="s"/>
       <x:c r="I412" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J412" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K412" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L412" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M412" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N412" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O412" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P412" s="14" t="s">
-        <x:v>509</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="Q412" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R412" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S412" s="14" t="n">
-        <x:v>606177</x:v>
+        <x:v>596563</x:v>
       </x:c>
       <x:c r="T412" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U412" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="413" spans="1:21">
       <x:c r="A413" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B413" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C413" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D413" s="3" t="s"/>
       <x:c r="G413" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I413" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="J413" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K413" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L413" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M413" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N413" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O413" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P413" s="0" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="Q413" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="R413" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="S413" s="0" t="n">
-        <x:v>596563</x:v>
+        <x:v>596564</x:v>
       </x:c>
       <x:c r="T413" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U413" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="414" spans="1:21">
       <x:c r="A414" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B414" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C414" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D414" s="15" t="s"/>
       <x:c r="E414" s="14" t="s"/>
       <x:c r="F414" s="14" t="s"/>
       <x:c r="G414" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H414" s="14" t="s"/>
       <x:c r="I414" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J414" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K414" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L414" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M414" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N414" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O414" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P414" s="14" t="s">
-        <x:v>513</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="Q414" s="16" t="s">
-        <x:v>514</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R414" s="14" t="s">
-        <x:v>515</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S414" s="14" t="n">
-        <x:v>596564</x:v>
+        <x:v>596566</x:v>
       </x:c>
       <x:c r="T414" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U414" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="415" spans="1:21">
       <x:c r="A415" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B415" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C415" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D415" s="3" t="s"/>
       <x:c r="G415" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="I415" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J415" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K415" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L415" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M415" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N415" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O415" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P415" s="0" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="Q415" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R415" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S415" s="0" t="n">
-        <x:v>596566</x:v>
+        <x:v>596569</x:v>
       </x:c>
       <x:c r="T415" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U415" s="4" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="416" spans="1:21">
       <x:c r="A416" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B416" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C416" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D416" s="15" t="s"/>
       <x:c r="E416" s="14" t="s"/>
       <x:c r="F416" s="14" t="s"/>
       <x:c r="G416" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H416" s="14" t="s"/>
       <x:c r="I416" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="J416" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K416" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L416" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M416" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N416" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O416" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P416" s="14" t="s">
-        <x:v>493</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="Q416" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="R416" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="S416" s="14" t="n">
-        <x:v>596569</x:v>
+        <x:v>596572</x:v>
       </x:c>
       <x:c r="T416" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U416" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="417" spans="1:21">
       <x:c r="A417" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B417" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C417" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D417" s="3" t="s"/>
       <x:c r="G417" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I417" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="J417" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K417" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L417" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M417" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N417" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O417" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P417" s="0" t="s">
-        <x:v>252</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="Q417" s="4" t="s">
-        <x:v>253</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="R417" s="0" t="s">
-        <x:v>254</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="S417" s="0" t="n">
-        <x:v>596572</x:v>
+        <x:v>596575</x:v>
       </x:c>
       <x:c r="T417" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U417" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="418" spans="1:21">
       <x:c r="A418" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B418" s="14" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C418" s="15" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D418" s="15" t="s"/>
       <x:c r="E418" s="14" t="s"/>
       <x:c r="F418" s="14" t="s"/>
       <x:c r="G418" s="14" t="s">
-        <x:v>516</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="H418" s="14" t="s"/>
       <x:c r="I418" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="J418" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K418" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L418" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M418" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N418" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O418" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P418" s="14" t="s">
-        <x:v>518</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="Q418" s="16" t="s">
-        <x:v>517</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R418" s="14" t="s">
-        <x:v>519</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S418" s="14" t="n">
-        <x:v>596575</x:v>
+        <x:v>596578</x:v>
       </x:c>
       <x:c r="T418" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U418" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="419" spans="1:21">
       <x:c r="A419" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B419" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C419" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D419" s="3" t="s"/>
+      <x:c r="E419" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G419" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="H419" s="0" t="s">
+        <x:v>45</x:v>
       </x:c>
       <x:c r="I419" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="J419" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K419" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L419" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M419" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N419" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O419" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P419" s="0" t="s">
-        <x:v>509</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="Q419" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="R419" s="0" t="s">
-        <x:v>127</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="S419" s="0" t="n">
-        <x:v>596578</x:v>
+        <x:v>599118</x:v>
       </x:c>
       <x:c r="T419" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U419" s="4" t="s">
-        <x:v>447</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="420" spans="1:21">
       <x:c r="A420" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B420" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C420" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D420" s="15" t="s"/>
       <x:c r="E420" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F420" s="14" t="s"/>
       <x:c r="G420" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H420" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I420" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J420" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K420" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L420" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M420" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N420" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O420" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P420" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q420" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R420" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S420" s="14" t="n">
-        <x:v>599118</x:v>
+        <x:v>599121</x:v>
       </x:c>
       <x:c r="T420" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U420" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="421" spans="1:21">
       <x:c r="A421" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B421" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C421" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D421" s="3" t="s"/>
       <x:c r="E421" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G421" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H421" s="0" t="s">
-        <x:v>45</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="I421" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J421" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K421" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L421" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M421" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N421" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O421" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P421" s="0" t="s">
-        <x:v>44</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q421" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R421" s="0" t="s">
-        <x:v>48</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S421" s="0" t="n">
-        <x:v>599121</x:v>
+        <x:v>605602</x:v>
       </x:c>
       <x:c r="T421" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U421" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="422" spans="1:21">
       <x:c r="A422" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B422" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C422" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D422" s="15" t="s"/>
       <x:c r="E422" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F422" s="14" t="s"/>
       <x:c r="G422" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="H422" s="14" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="I422" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="J422" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K422" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L422" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M422" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N422" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O422" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P422" s="14" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="Q422" s="16" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="R422" s="14" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="S422" s="14" t="n">
-        <x:v>605602</x:v>
+        <x:v>605608</x:v>
       </x:c>
       <x:c r="T422" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U422" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="423" spans="1:21">
       <x:c r="A423" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B423" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C423" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D423" s="3" t="s"/>
       <x:c r="E423" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G423" s="0" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="I423" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="J423" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -26673,75 +26671,75 @@
       <x:c r="R428" s="14" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="S428" s="14" t="n">
         <x:v>597011</x:v>
       </x:c>
       <x:c r="T428" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U428" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="429" spans="1:21">
       <x:c r="A429" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B429" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C429" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D429" s="3" t="s"/>
       <x:c r="G429" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I429" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J429" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K429" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L429" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M429" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N429" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O429" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P429" s="0" t="s">
-        <x:v>475</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="Q429" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="R429" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S429" s="0" t="n">
         <x:v>597014</x:v>
       </x:c>
       <x:c r="T429" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U429" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="430" spans="1:21">
       <x:c r="A430" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B430" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C430" s="15" t="n">
@@ -26895,75 +26893,75 @@
       <x:c r="R432" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S432" s="14" t="n">
         <x:v>597019</x:v>
       </x:c>
       <x:c r="T432" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U432" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="433" spans="1:21">
       <x:c r="A433" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B433" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C433" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D433" s="3" t="s"/>
       <x:c r="G433" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I433" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="J433" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K433" s="0" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L433" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M433" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N433" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O433" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P433" s="0" t="s">
-        <x:v>474</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="Q433" s="4" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R433" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S433" s="0" t="n">
         <x:v>597020</x:v>
       </x:c>
       <x:c r="T433" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U433" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="434" spans="1:21">
       <x:c r="A434" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B434" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C434" s="15" t="n">
@@ -27231,101 +27229,98 @@
       <x:c r="S438" s="14" t="n">
         <x:v>596576</x:v>
       </x:c>
       <x:c r="T438" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U438" s="16" t="s">
         <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="439" spans="1:21">
       <x:c r="A439" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B439" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C439" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D439" s="3" t="s"/>
       <x:c r="E439" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G439" s="0" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-        <x:v>178</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="I439" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J439" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K439" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L439" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M439" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N439" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O439" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P439" s="0" t="s">
-        <x:v>197</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q439" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R439" s="0" t="s">
-        <x:v>199</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S439" s="0" t="n">
-        <x:v>604747</x:v>
+        <x:v>600461</x:v>
       </x:c>
       <x:c r="T439" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U439" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="440" spans="1:21">
       <x:c r="A440" s="13" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="B440" s="14" t="s">
-        <x:v>473</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C440" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D440" s="15" t="s"/>
       <x:c r="E440" s="14" t="s"/>
       <x:c r="F440" s="14" t="s"/>
       <x:c r="G440" s="14" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H440" s="14" t="s"/>
       <x:c r="I440" s="16" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="J440" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K440" s="14" t="s">
         <x:v>458</x:v>
       </x:c>
       <x:c r="L440" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M440" s="14" t="s">
         <x:v>28</x:v>
@@ -27459,1993 +27454,1992 @@
       <x:c r="S442" s="14" t="n">
         <x:v>597013</x:v>
       </x:c>
       <x:c r="T442" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U442" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="443" spans="1:21">
       <x:c r="A443" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B443" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C443" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D443" s="3" t="s"/>
       <x:c r="E443" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G443" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I443" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J443" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K443" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L443" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M443" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N443" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O443" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P443" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q443" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R443" s="0" t="s">
-        <x:v>506</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S443" s="0" t="n">
-        <x:v>601134</x:v>
+        <x:v>609233</x:v>
       </x:c>
       <x:c r="T443" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U443" s="4" t="s">
-        <x:v>507</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="444" spans="1:21">
       <x:c r="A444" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B444" s="14" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C444" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D444" s="15" t="s"/>
       <x:c r="E444" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F444" s="14" t="s"/>
       <x:c r="G444" s="14" t="s">
-        <x:v>123</x:v>
-[...1 lines deleted...]
-      <x:c r="H444" s="14" t="s"/>
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="H444" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="I444" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J444" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K444" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L444" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M444" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N444" s="15" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O444" s="14" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P444" s="14" t="s">
-        <x:v>156</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="Q444" s="16" t="s">
-        <x:v>157</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R444" s="14" t="s">
-        <x:v>158</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="S444" s="14" t="n">
-        <x:v>609233</x:v>
+        <x:v>605603</x:v>
       </x:c>
       <x:c r="T444" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U444" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="445" spans="1:21">
       <x:c r="A445" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B445" s="0" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C445" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D445" s="3" t="s"/>
       <x:c r="E445" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G445" s="0" t="s">
-        <x:v>223</x:v>
-[...2 lines deleted...]
-        <x:v>137</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I445" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J445" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K445" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L445" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M445" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N445" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O445" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P445" s="0" t="s">
-        <x:v>223</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q445" s="4" t="s">
-        <x:v>151</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R445" s="0" t="s">
-        <x:v>224</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S445" s="0" t="n">
-        <x:v>605603</x:v>
+        <x:v>601134</x:v>
       </x:c>
       <x:c r="T445" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U445" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="446" spans="1:21">
       <x:c r="A446" s="13" t="s">
-        <x:v>525</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B446" s="14" t="s">
-        <x:v>526</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C446" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D446" s="15" t="s"/>
-      <x:c r="E446" s="14" t="s"/>
+      <x:c r="E446" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F446" s="14" t="s"/>
       <x:c r="G446" s="14" t="s">
-        <x:v>241</x:v>
-[...1 lines deleted...]
-      <x:c r="H446" s="14" t="s"/>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H446" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
       <x:c r="I446" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J446" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K446" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L446" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M446" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N446" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O446" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P446" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="Q446" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="R446" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="S446" s="14" t="n">
-        <x:v>616212</x:v>
+        <x:v>604747</x:v>
       </x:c>
       <x:c r="T446" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U446" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="447" spans="1:21">
       <x:c r="A447" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B447" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C447" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D447" s="3" t="s"/>
       <x:c r="E447" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G447" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I447" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J447" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K447" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L447" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M447" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N447" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O447" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P447" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q447" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R447" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S447" s="0" t="n">
-        <x:v>600461</x:v>
+        <x:v>607282</x:v>
       </x:c>
       <x:c r="T447" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U447" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="448" spans="1:21">
       <x:c r="A448" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B448" s="14" t="s">
-        <x:v>160</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C448" s="15" t="n">
-        <x:v>37375</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D448" s="15" t="s"/>
       <x:c r="E448" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F448" s="14" t="s"/>
       <x:c r="G448" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H448" s="14" t="s"/>
       <x:c r="I448" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J448" s="14" t="s">
-        <x:v>148</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K448" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L448" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M448" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N448" s="15" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O448" s="14" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P448" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="Q448" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="R448" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S448" s="14" t="n">
-        <x:v>607282</x:v>
+        <x:v>606018</x:v>
       </x:c>
       <x:c r="T448" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U448" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="449" spans="1:21">
       <x:c r="A449" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B449" s="0" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C449" s="3" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D449" s="3" t="s"/>
       <x:c r="E449" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G449" s="0" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="I449" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
       <x:c r="J449" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K449" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L449" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M449" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="N449" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O449" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P449" s="0" t="s">
-        <x:v>202</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="Q449" s="4" t="s">
-        <x:v>97</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R449" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="S449" s="0" t="n">
-        <x:v>606018</x:v>
+        <x:v>606022</x:v>
       </x:c>
       <x:c r="T449" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U449" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="450" spans="1:21">
       <x:c r="A450" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B450" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C450" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D450" s="15" t="s"/>
       <x:c r="E450" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F450" s="14" t="s"/>
       <x:c r="G450" s="14" t="s">
-        <x:v>200</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H450" s="14" t="s"/>
       <x:c r="I450" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J450" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K450" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L450" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M450" s="14" t="s">
-        <x:v>113</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N450" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O450" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P450" s="14" t="s">
-        <x:v>201</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q450" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R450" s="14" t="s">
-        <x:v>114</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S450" s="14" t="n">
-        <x:v>606022</x:v>
+        <x:v>603629</x:v>
       </x:c>
       <x:c r="T450" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U450" s="16" t="s">
-        <x:v>479</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="451" spans="1:21">
       <x:c r="A451" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="B451" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C451" s="3" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D451" s="3" t="s"/>
-      <x:c r="E451" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G451" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="I451" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="J451" s="0" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K451" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L451" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M451" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N451" s="3" t="n">
         <x:v>32154</x:v>
       </x:c>
       <x:c r="O451" s="0" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="P451" s="0" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="Q451" s="4" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="R451" s="0" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="S451" s="0" t="n">
-        <x:v>603629</x:v>
+        <x:v>616212</x:v>
       </x:c>
       <x:c r="T451" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U451" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="452" spans="1:21">
       <x:c r="A452" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B452" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C452" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D452" s="15" t="s"/>
-      <x:c r="E452" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E452" s="14" t="s"/>
       <x:c r="F452" s="14" t="s"/>
       <x:c r="G452" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H452" s="14" t="s"/>
       <x:c r="I452" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J452" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K452" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L452" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M452" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N452" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O452" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P452" s="14" t="s">
-        <x:v>210</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="Q452" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="R452" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="S452" s="14" t="n">
-        <x:v>611615</x:v>
+        <x:v>624552</x:v>
       </x:c>
       <x:c r="T452" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U452" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="453" spans="1:21">
       <x:c r="A453" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B453" s="0" t="s">
-        <x:v>176</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C453" s="3" t="n">
-        <x:v>40921</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D453" s="3" t="s"/>
-      <x:c r="E453" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G453" s="0" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-        <x:v>178</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="I453" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="J453" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K453" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L453" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M453" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N453" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O453" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P453" s="0" t="s">
-        <x:v>217</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="Q453" s="4" t="s">
-        <x:v>218</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="R453" s="0" t="s">
-        <x:v>219</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S453" s="0" t="n">
-        <x:v>604157</x:v>
+        <x:v>620504</x:v>
       </x:c>
       <x:c r="T453" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U453" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="454" spans="1:21">
       <x:c r="A454" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B454" s="14" t="s">
-        <x:v>59</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C454" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D454" s="15" t="s"/>
-      <x:c r="E454" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E454" s="14" t="s"/>
       <x:c r="F454" s="14" t="s"/>
       <x:c r="G454" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H454" s="14" t="s"/>
       <x:c r="I454" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="J454" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K454" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L454" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M454" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N454" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O454" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P454" s="14" t="s">
-        <x:v>234</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="Q454" s="16" t="s">
-        <x:v>235</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="R454" s="14" t="s">
-        <x:v>506</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="S454" s="14" t="n">
-        <x:v>601124</x:v>
+        <x:v>627912</x:v>
       </x:c>
       <x:c r="T454" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U454" s="16" t="s">
-        <x:v>527</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="455" spans="1:21">
       <x:c r="A455" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B455" s="0" t="s">
-        <x:v>508</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C455" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D455" s="3" t="s"/>
-      <x:c r="E455" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G455" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="I455" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J455" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K455" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L455" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M455" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N455" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O455" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P455" s="0" t="s">
-        <x:v>234</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q455" s="4" t="s">
-        <x:v>235</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="R455" s="0" t="s">
-        <x:v>236</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S455" s="0" t="n">
-        <x:v>601137</x:v>
+        <x:v>596565</x:v>
       </x:c>
       <x:c r="T455" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U455" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="456" spans="1:21">
       <x:c r="A456" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B456" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C456" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D456" s="15" t="s"/>
-      <x:c r="E456" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E456" s="14" t="s"/>
       <x:c r="F456" s="14" t="s"/>
       <x:c r="G456" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="H456" s="14" t="s"/>
       <x:c r="I456" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="J456" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K456" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L456" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M456" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N456" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O456" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P456" s="14" t="s">
-        <x:v>179</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="Q456" s="16" t="s">
-        <x:v>180</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="R456" s="14" t="s">
-        <x:v>165</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="S456" s="14" t="n">
-        <x:v>607537</x:v>
+        <x:v>596570</x:v>
       </x:c>
       <x:c r="T456" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U456" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="457" spans="1:21">
       <x:c r="A457" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B457" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C457" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D457" s="3" t="s"/>
-      <x:c r="E457" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G457" s="0" t="s">
-        <x:v>177</x:v>
-[...2 lines deleted...]
-        <x:v>178</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I457" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J457" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K457" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L457" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M457" s="0" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N457" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O457" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P457" s="0" t="s">
-        <x:v>179</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="Q457" s="4" t="s">
-        <x:v>180</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R457" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S457" s="0" t="n">
-        <x:v>607557</x:v>
+        <x:v>596929</x:v>
       </x:c>
       <x:c r="T457" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U457" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="458" spans="1:21">
       <x:c r="A458" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B458" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C458" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D458" s="15" t="s"/>
-      <x:c r="E458" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E458" s="14" t="s"/>
       <x:c r="F458" s="14" t="s"/>
       <x:c r="G458" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="H458" s="14" t="s"/>
       <x:c r="I458" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="J458" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K458" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L458" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M458" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N458" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O458" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P458" s="14" t="s">
-        <x:v>220</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="Q458" s="16" t="s">
-        <x:v>221</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="R458" s="14" t="s">
-        <x:v>222</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="S458" s="14" t="n">
-        <x:v>607612</x:v>
+        <x:v>596930</x:v>
       </x:c>
       <x:c r="T458" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U458" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="459" spans="1:21">
       <x:c r="A459" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B459" s="0" t="s">
-        <x:v>59</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C459" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D459" s="3" t="s"/>
-      <x:c r="E459" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G459" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I459" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="J459" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K459" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L459" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M459" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N459" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O459" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P459" s="0" t="s">
-        <x:v>187</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="Q459" s="4" t="s">
-        <x:v>188</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="R459" s="0" t="s">
-        <x:v>99</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="S459" s="0" t="n">
-        <x:v>598926</x:v>
+        <x:v>597009</x:v>
       </x:c>
       <x:c r="T459" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U459" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="460" spans="1:21">
       <x:c r="A460" s="13" t="s">
-        <x:v>58</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="B460" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C460" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D460" s="15" t="s"/>
-      <x:c r="E460" s="14" t="s">
-[...1 lines deleted...]
-      </x:c>
+      <x:c r="E460" s="14" t="s"/>
       <x:c r="F460" s="14" t="s"/>
       <x:c r="G460" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H460" s="14" t="s"/>
       <x:c r="I460" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="J460" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K460" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L460" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M460" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N460" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O460" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P460" s="14" t="s">
-        <x:v>233</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="Q460" s="16" t="s">
-        <x:v>81</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="R460" s="14" t="s">
-        <x:v>82</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="S460" s="14" t="n">
-        <x:v>607285</x:v>
+        <x:v>597023</x:v>
       </x:c>
       <x:c r="T460" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U460" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="461" spans="1:21">
       <x:c r="A461" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B461" s="0" t="s">
-        <x:v>160</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C461" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D461" s="3" t="s"/>
       <x:c r="E461" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G461" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I461" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J461" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K461" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L461" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M461" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N461" s="3" t="n">
-        <x:v>34059</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O461" s="0" t="s">
-        <x:v>161</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P461" s="0" t="s">
-        <x:v>191</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q461" s="4" t="s">
-        <x:v>77</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R461" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S461" s="0" t="n">
-        <x:v>601332</x:v>
+        <x:v>600289</x:v>
       </x:c>
       <x:c r="T461" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U461" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="462" spans="1:21">
       <x:c r="A462" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B462" s="14" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C462" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D462" s="15" t="s"/>
       <x:c r="E462" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F462" s="14" t="s"/>
       <x:c r="G462" s="14" t="s">
-        <x:v>191</x:v>
-[...1 lines deleted...]
-      <x:c r="H462" s="14" t="s"/>
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H462" s="14" t="s">
+        <x:v>137</x:v>
+      </x:c>
       <x:c r="I462" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="J462" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K462" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L462" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M462" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N462" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O462" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P462" s="14" t="s">
-        <x:v>191</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="Q462" s="16" t="s">
-        <x:v>77</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="R462" s="14" t="s">
-        <x:v>78</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="S462" s="14" t="n">
-        <x:v>601333</x:v>
+        <x:v>600307</x:v>
       </x:c>
       <x:c r="T462" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U462" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="463" spans="1:21">
       <x:c r="A463" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B463" s="0" t="s">
-        <x:v>147</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C463" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D463" s="3" t="s"/>
       <x:c r="E463" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G463" s="0" t="s">
-        <x:v>163</x:v>
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="H463" s="0" t="s">
+        <x:v>62</x:v>
       </x:c>
       <x:c r="I463" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J463" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K463" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L463" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M463" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N463" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O463" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P463" s="0" t="s">
-        <x:v>528</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="Q463" s="4" t="s">
-        <x:v>164</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="R463" s="0" t="s">
-        <x:v>165</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="S463" s="0" t="n">
-        <x:v>602320</x:v>
+        <x:v>609666</x:v>
       </x:c>
       <x:c r="T463" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U463" s="4" t="s">
-        <x:v>206</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="464" spans="1:21">
       <x:c r="A464" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B464" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C464" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D464" s="15" t="s"/>
       <x:c r="E464" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F464" s="14" t="s"/>
       <x:c r="G464" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H464" s="14" t="s"/>
       <x:c r="I464" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="J464" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K464" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L464" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M464" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N464" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O464" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P464" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="Q464" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="R464" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="S464" s="14" t="n">
-        <x:v>601412</x:v>
+        <x:v>607285</x:v>
       </x:c>
       <x:c r="T464" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U464" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="465" spans="1:21">
       <x:c r="A465" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B465" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C465" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D465" s="3" t="s"/>
       <x:c r="E465" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G465" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="I465" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J465" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K465" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L465" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M465" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N465" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>34059</x:v>
       </x:c>
       <x:c r="O465" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="P465" s="0" t="s">
-        <x:v>207</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q465" s="4" t="s">
-        <x:v>208</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R465" s="0" t="s">
-        <x:v>209</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S465" s="0" t="n">
-        <x:v>600289</x:v>
+        <x:v>601332</x:v>
       </x:c>
       <x:c r="T465" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U465" s="4" t="s">
-        <x:v>505</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="466" spans="1:21">
       <x:c r="A466" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B466" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C466" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D466" s="15" t="s"/>
       <x:c r="E466" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F466" s="14" t="s"/>
       <x:c r="G466" s="14" t="s">
-        <x:v>136</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H466" s="14" t="s"/>
       <x:c r="I466" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J466" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K466" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L466" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M466" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N466" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O466" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P466" s="14" t="s">
-        <x:v>136</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="Q466" s="16" t="s">
-        <x:v>138</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="R466" s="14" t="s">
-        <x:v>139</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S466" s="14" t="n">
-        <x:v>600307</x:v>
+        <x:v>601333</x:v>
       </x:c>
       <x:c r="T466" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U466" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="467" spans="1:21">
       <x:c r="A467" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B467" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C467" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>37375</x:v>
       </x:c>
       <x:c r="D467" s="3" t="s"/>
+      <x:c r="E467" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G467" s="0" t="s">
-        <x:v>466</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I467" s="4" t="s">
-        <x:v>257</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="J467" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K467" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L467" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M467" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N467" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>32154</x:v>
       </x:c>
       <x:c r="O467" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="P467" s="0" t="s">
-        <x:v>467</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="Q467" s="4" t="s">
-        <x:v>468</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="R467" s="0" t="s">
-        <x:v>258</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S467" s="0" t="n">
-        <x:v>624552</x:v>
+        <x:v>602320</x:v>
       </x:c>
       <x:c r="T467" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U467" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="468" spans="1:21">
       <x:c r="A468" s="13" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B468" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C468" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D468" s="15" t="s"/>
-      <x:c r="E468" s="14" t="s"/>
+      <x:c r="E468" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F468" s="14" t="s"/>
       <x:c r="G468" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H468" s="14" t="s"/>
       <x:c r="I468" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="J468" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K468" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L468" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M468" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N468" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O468" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P468" s="14" t="s">
-        <x:v>523</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q468" s="16" t="s">
-        <x:v>245</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R468" s="14" t="s">
-        <x:v>86</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S468" s="14" t="n">
-        <x:v>627912</x:v>
+        <x:v>601412</x:v>
       </x:c>
       <x:c r="T468" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U468" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="469" spans="1:21">
       <x:c r="A469" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B469" s="0" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="C469" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D469" s="3" t="s"/>
       <x:c r="E469" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G469" s="0" t="s">
-        <x:v>61</x:v>
-[...2 lines deleted...]
-        <x:v>62</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I469" s="4" t="s">
-        <x:v>63</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J469" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K469" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L469" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M469" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N469" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O469" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P469" s="0" t="s">
-        <x:v>66</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q469" s="4" t="s">
-        <x:v>67</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R469" s="0" t="s">
-        <x:v>68</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="S469" s="0" t="n">
-        <x:v>609666</x:v>
+        <x:v>601124</x:v>
       </x:c>
       <x:c r="T469" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U469" s="4" t="s">
-        <x:v>69</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="470" spans="1:21">
       <x:c r="A470" s="13" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B470" s="14" t="s">
-        <x:v>162</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C470" s="15" t="n">
         <x:v>37375</x:v>
       </x:c>
       <x:c r="D470" s="15" t="s"/>
-      <x:c r="E470" s="14" t="s"/>
+      <x:c r="E470" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F470" s="14" t="s"/>
       <x:c r="G470" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H470" s="14" t="s"/>
       <x:c r="I470" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="J470" s="14" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="K470" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L470" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M470" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N470" s="15" t="n">
-        <x:v>32154</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O470" s="14" t="s">
-        <x:v>149</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P470" s="14" t="s">
-        <x:v>457</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="Q470" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="R470" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="S470" s="14" t="n">
-        <x:v>596929</x:v>
+        <x:v>601137</x:v>
       </x:c>
       <x:c r="T470" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U470" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="471" spans="1:21">
       <x:c r="A471" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B471" s="0" t="s">
-        <x:v>162</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C471" s="3" t="n">
-        <x:v>37375</x:v>
+        <x:v>36331</x:v>
       </x:c>
       <x:c r="D471" s="3" t="s"/>
+      <x:c r="E471" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G471" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I471" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="J471" s="0" t="s">
-        <x:v>148</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K471" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L471" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M471" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N471" s="3" t="n">
-        <x:v>32154</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O471" s="0" t="s">
-        <x:v>149</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P471" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="Q471" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="R471" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="S471" s="0" t="n">
-        <x:v>596930</x:v>
+        <x:v>598926</x:v>
       </x:c>
       <x:c r="T471" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U471" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="472" spans="1:21">
       <x:c r="A472" s="13" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B472" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C472" s="15" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D472" s="15" t="s"/>
-      <x:c r="E472" s="14" t="s"/>
+      <x:c r="E472" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F472" s="14" t="s"/>
       <x:c r="G472" s="14" t="s">
-        <x:v>461</x:v>
-[...1 lines deleted...]
-      <x:c r="H472" s="14" t="s"/>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H472" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
       <x:c r="I472" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J472" s="14" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K472" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L472" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M472" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N472" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O472" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P472" s="14" t="s">
-        <x:v>463</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q472" s="16" t="s">
-        <x:v>462</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R472" s="14" t="s">
-        <x:v>464</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S472" s="14" t="n">
-        <x:v>597009</x:v>
+        <x:v>607537</x:v>
       </x:c>
       <x:c r="T472" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U472" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="473" spans="1:21">
       <x:c r="A473" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B473" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C473" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D473" s="3" t="s"/>
+      <x:c r="E473" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G473" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H473" s="0" t="s">
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I473" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J473" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K473" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L473" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M473" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N473" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O473" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P473" s="0" t="s">
-        <x:v>529</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="Q473" s="4" t="s">
-        <x:v>230</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="R473" s="0" t="s">
-        <x:v>231</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="S473" s="0" t="n">
-        <x:v>597023</x:v>
+        <x:v>607557</x:v>
       </x:c>
       <x:c r="T473" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U473" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="474" spans="1:21">
       <x:c r="A474" s="13" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B474" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C474" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D474" s="15" t="s"/>
-      <x:c r="E474" s="14" t="s"/>
+      <x:c r="E474" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F474" s="14" t="s"/>
       <x:c r="G474" s="14" t="s">
-        <x:v>485</x:v>
-[...1 lines deleted...]
-      <x:c r="H474" s="14" t="s"/>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H474" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
       <x:c r="I474" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J474" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K474" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L474" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M474" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N474" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O474" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P474" s="14" t="s">
-        <x:v>485</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="Q474" s="16" t="s">
-        <x:v>151</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="R474" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="S474" s="14" t="n">
-        <x:v>620504</x:v>
+        <x:v>607612</x:v>
       </x:c>
       <x:c r="T474" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U474" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="475" spans="1:21">
       <x:c r="A475" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B475" s="0" t="s">
-        <x:v>460</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C475" s="3" t="n">
-        <x:v>36331</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D475" s="3" t="s"/>
+      <x:c r="E475" s="0" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="G475" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I475" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J475" s="0" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K475" s="0" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L475" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M475" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N475" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O475" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P475" s="0" t="s">
-        <x:v>520</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="Q475" s="4" t="s">
-        <x:v>521</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R475" s="0" t="s">
-        <x:v>522</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S475" s="0" t="n">
-        <x:v>596565</x:v>
+        <x:v>611615</x:v>
       </x:c>
       <x:c r="T475" s="4" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U475" s="4" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="476" spans="1:21">
       <x:c r="A476" s="13" t="s">
-        <x:v>455</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B476" s="14" t="s">
-        <x:v>460</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C476" s="15" t="n">
-        <x:v>36331</x:v>
+        <x:v>40921</x:v>
       </x:c>
       <x:c r="D476" s="15" t="s"/>
-      <x:c r="E476" s="14" t="s"/>
+      <x:c r="E476" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F476" s="14" t="s"/>
       <x:c r="G476" s="14" t="s">
-        <x:v>530</x:v>
-[...1 lines deleted...]
-      <x:c r="H476" s="14" t="s"/>
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H476" s="14" t="s">
+        <x:v>178</x:v>
+      </x:c>
       <x:c r="I476" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J476" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K476" s="14" t="s">
-        <x:v>458</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L476" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M476" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N476" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O476" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P476" s="14" t="s">
-        <x:v>530</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="Q476" s="16" t="s">
-        <x:v>531</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="R476" s="14" t="s">
-        <x:v>532</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S476" s="14" t="n">
-        <x:v>596570</x:v>
+        <x:v>604157</x:v>
       </x:c>
       <x:c r="T476" s="16" t="s">
         <x:v>459</x:v>
       </x:c>
       <x:c r="U476" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="477" spans="1:21">
       <x:c r="A477" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B477" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C477" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D477" s="3" t="s"/>
       <x:c r="E477" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G477" s="0" t="s">
         <x:v>234</x:v>
       </x:c>
@@ -29666,129 +29660,129 @@
     </x:row>
     <x:row r="481" spans="1:21">
       <x:c r="A481" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B481" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C481" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D481" s="3" t="s"/>
       <x:c r="G481" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I481" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J481" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K481" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L481" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M481" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N481" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O481" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P481" s="0" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q481" s="4" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R481" s="0" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S481" s="0" t="n">
-        <x:v>628920</x:v>
+        <x:v>628915</x:v>
       </x:c>
       <x:c r="T481" s="4" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U481" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="482" spans="1:21">
       <x:c r="A482" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B482" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C482" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D482" s="15" t="s"/>
       <x:c r="E482" s="14" t="s"/>
       <x:c r="F482" s="14" t="s"/>
       <x:c r="G482" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H482" s="14" t="s"/>
       <x:c r="I482" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J482" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K482" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L482" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M482" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N482" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O482" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P482" s="14" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="Q482" s="16" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="R482" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S482" s="14" t="n">
-        <x:v>628915</x:v>
+        <x:v>628920</x:v>
       </x:c>
       <x:c r="T482" s="16" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="U482" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="483" spans="1:21">
       <x:c r="A483" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B483" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C483" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D483" s="3" t="s"/>
       <x:c r="G483" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I483" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
@@ -31738,326 +31732,325 @@
       </x:c>
       <x:c r="S517" s="0" t="n">
         <x:v>630285</x:v>
       </x:c>
       <x:c r="T517" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U517" s="4" t="s">
         <x:v>547</x:v>
       </x:c>
     </x:row>
     <x:row r="518" spans="1:21">
       <x:c r="A518" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B518" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C518" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D518" s="15" t="s"/>
       <x:c r="E518" s="14" t="s"/>
       <x:c r="F518" s="14" t="s"/>
       <x:c r="G518" s="14" t="s">
-        <x:v>177</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H518" s="14" t="s"/>
       <x:c r="I518" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="J518" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K518" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L518" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M518" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N518" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O518" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P518" s="14" t="s">
-        <x:v>177</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="Q518" s="16" t="s">
-        <x:v>24</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="R518" s="14" t="s">
-        <x:v>219</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="S518" s="14" t="n">
-        <x:v>640151</x:v>
+        <x:v>616224</x:v>
       </x:c>
       <x:c r="T518" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U518" s="16" t="s">
-        <x:v>166</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="519" spans="1:21">
       <x:c r="A519" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B519" s="0" t="s">
-        <x:v>556</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C519" s="3" t="n">
-        <x:v>38795</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D519" s="3" t="s"/>
-      <x:c r="E519" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G519" s="0" t="s">
-        <x:v>557</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H519" s="0" t="s">
-        <x:v>558</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I519" s="4" t="s">
-        <x:v>198</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="J519" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K519" s="0" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L519" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M519" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N519" s="3" t="n">
-        <x:v>43029</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O519" s="0" t="s">
-        <x:v>559</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P519" s="0" t="s">
-        <x:v>560</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="Q519" s="4" t="s">
-        <x:v>561</x:v>
+        <x:v>24</x:v>
       </x:c>
       <x:c r="R519" s="0" t="s">
-        <x:v>562</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="S519" s="0" t="n">
-        <x:v>601026</x:v>
+        <x:v>640151</x:v>
       </x:c>
       <x:c r="T519" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U519" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="520" spans="1:21">
       <x:c r="A520" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B520" s="14" t="s">
-        <x:v>142</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C520" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>38795</x:v>
       </x:c>
       <x:c r="D520" s="15" t="s"/>
       <x:c r="E520" s="14" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="F520" s="14" t="s"/>
       <x:c r="G520" s="14" t="s">
-        <x:v>256</x:v>
-[...1 lines deleted...]
-      <x:c r="H520" s="14" t="s"/>
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="H520" s="14" t="s">
+        <x:v>558</x:v>
+      </x:c>
       <x:c r="I520" s="16" t="s">
-        <x:v>257</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="J520" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K520" s="14" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L520" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M520" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N520" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>43029</x:v>
       </x:c>
       <x:c r="O520" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="P520" s="14" t="s">
-        <x:v>549</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="Q520" s="16" t="s">
-        <x:v>144</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="R520" s="14" t="s">
-        <x:v>145</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="S520" s="14" t="n">
-        <x:v>601602</x:v>
+        <x:v>601026</x:v>
       </x:c>
       <x:c r="T520" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U520" s="16" t="s">
-        <x:v>548</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="521" spans="1:21">
       <x:c r="A521" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B521" s="0" t="s">
-        <x:v>135</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C521" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D521" s="3" t="s"/>
       <x:c r="E521" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G521" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I521" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J521" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K521" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L521" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M521" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N521" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O521" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P521" s="0" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="Q521" s="4" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="R521" s="0" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="S521" s="0" t="n">
-        <x:v>601614</x:v>
+        <x:v>601602</x:v>
       </x:c>
       <x:c r="T521" s="4" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U521" s="4" t="s">
-        <x:v>545</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="522" spans="1:21">
       <x:c r="A522" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B522" s="14" t="s">
-        <x:v>95</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C522" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D522" s="15" t="s"/>
-      <x:c r="E522" s="14" t="s"/>
+      <x:c r="E522" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F522" s="14" t="s"/>
       <x:c r="G522" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H522" s="14" t="s"/>
       <x:c r="I522" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="J522" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K522" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L522" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M522" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N522" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O522" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P522" s="14" t="s">
-        <x:v>241</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="Q522" s="16" t="s">
-        <x:v>242</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="R522" s="14" t="s">
-        <x:v>243</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="S522" s="14" t="n">
-        <x:v>616224</x:v>
+        <x:v>601614</x:v>
       </x:c>
       <x:c r="T522" s="16" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="U522" s="16" t="s">
-        <x:v>69</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="523" spans="1:21">
       <x:c r="A523" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B523" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C523" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D523" s="3" t="s"/>
       <x:c r="G523" s="0" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I523" s="4" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="J523" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K523" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32243,150 +32236,150 @@
       </x:c>
       <x:c r="P526" s="14" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="Q526" s="16" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="R526" s="14" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="S526" s="14" t="n">
         <x:v>598879</x:v>
       </x:c>
       <x:c r="T526" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U526" s="16" t="s">
         <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="527" spans="1:21">
       <x:c r="A527" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B527" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C527" s="3" t="s"/>
       <x:c r="D527" s="3" t="s"/>
       <x:c r="G527" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H527" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I527" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K527" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L527" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M527" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N527" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42001</x:v>
       </x:c>
       <x:c r="O527" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="P527" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q527" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R527" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S527" s="0" t="n">
-        <x:v>614396</x:v>
+        <x:v>640027</x:v>
       </x:c>
       <x:c r="T527" s="4" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U527" s="4" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="528" spans="1:21">
       <x:c r="A528" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B528" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C528" s="15" t="s"/>
       <x:c r="D528" s="15" t="s"/>
       <x:c r="E528" s="14" t="s"/>
       <x:c r="F528" s="14" t="s"/>
       <x:c r="G528" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H528" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I528" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J528" s="14" t="s"/>
       <x:c r="K528" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="L528" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M528" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N528" s="15" t="n">
-        <x:v>42001</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O528" s="14" t="s">
-        <x:v>310</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P528" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q528" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R528" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S528" s="14" t="n">
-        <x:v>640027</x:v>
+        <x:v>614396</x:v>
       </x:c>
       <x:c r="T528" s="16" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="U528" s="16" t="s">
-        <x:v>569</x:v>
+        <x:v>567</x:v>
       </x:c>
     </x:row>
     <x:row r="529" spans="1:21">
       <x:c r="A529" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B529" s="0" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="C529" s="3" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D529" s="3" t="s"/>
       <x:c r="E529" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G529" s="0" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="I529" s="4" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="J529" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -32483,135 +32476,135 @@
     </x:row>
     <x:row r="531" spans="1:21">
       <x:c r="A531" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B531" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C531" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D531" s="3" t="s"/>
       <x:c r="G531" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I531" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J531" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K531" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L531" s="0" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M531" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N531" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O531" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P531" s="0" t="s">
-        <x:v>156</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="Q531" s="4" t="s">
-        <x:v>157</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="R531" s="0" t="s">
-        <x:v>158</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="S531" s="0" t="n">
-        <x:v>612618</x:v>
+        <x:v>612624</x:v>
       </x:c>
       <x:c r="T531" s="4" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U531" s="4" t="s">
-        <x:v>301</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="532" spans="1:21">
       <x:c r="A532" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B532" s="14" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C532" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D532" s="15" t="s"/>
       <x:c r="E532" s="14" t="s"/>
       <x:c r="F532" s="14" t="s"/>
       <x:c r="G532" s="14" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H532" s="14" t="s"/>
       <x:c r="I532" s="16" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J532" s="14" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K532" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L532" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M532" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N532" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O532" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P532" s="14" t="s">
-        <x:v>125</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="Q532" s="16" t="s">
-        <x:v>126</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="R532" s="14" t="s">
-        <x:v>127</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="S532" s="14" t="n">
-        <x:v>612624</x:v>
+        <x:v>612618</x:v>
       </x:c>
       <x:c r="T532" s="16" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="U532" s="16" t="s">
-        <x:v>571</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="533" spans="1:21">
       <x:c r="A533" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B533" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C533" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D533" s="3" t="s"/>
       <x:c r="G533" s="0" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I533" s="4" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="J533" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K533" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -32854,108 +32847,110 @@
       <x:c r="M537" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N537" s="3" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O537" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P537" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q537" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R537" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S537" s="0" t="n">
         <x:v>598850</x:v>
       </x:c>
       <x:c r="T537" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U537" s="4" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="538" spans="1:21">
       <x:c r="A538" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B538" s="14" t="s">
-        <x:v>267</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C538" s="15" t="n">
-        <x:v>39291</x:v>
+        <x:v>38507</x:v>
       </x:c>
       <x:c r="D538" s="15" t="s"/>
       <x:c r="E538" s="14" t="s"/>
       <x:c r="F538" s="14" t="s"/>
       <x:c r="G538" s="14" t="s">
-        <x:v>207</x:v>
-[...1 lines deleted...]
-      <x:c r="H538" s="14" t="s"/>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H538" s="14" t="s">
+        <x:v>262</x:v>
+      </x:c>
       <x:c r="I538" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="J538" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K538" s="14" t="s">
-        <x:v>65</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="L538" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M538" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N538" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>22885</x:v>
       </x:c>
       <x:c r="O538" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="P538" s="14" t="s">
-        <x:v>207</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q538" s="16" t="s">
-        <x:v>208</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R538" s="14" t="s">
-        <x:v>209</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S538" s="14" t="n">
-        <x:v>630279</x:v>
+        <x:v>628567</x:v>
       </x:c>
       <x:c r="T538" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U538" s="16" t="s">
-        <x:v>206</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="539" spans="1:21">
       <x:c r="A539" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B539" s="0" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="C539" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D539" s="3" t="s"/>
       <x:c r="G539" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H539" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I539" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J539" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -32973,165 +32968,161 @@
       </x:c>
       <x:c r="O539" s="0" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P539" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q539" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R539" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S539" s="0" t="n">
         <x:v>622548</x:v>
       </x:c>
       <x:c r="T539" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U539" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="540" spans="1:21">
       <x:c r="A540" s="13" t="s">
-        <x:v>21</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B540" s="14" t="s">
-        <x:v>577</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C540" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D540" s="15" t="s"/>
-      <x:c r="E540" s="14" t="s"/>
+      <x:c r="E540" s="14" t="s">
+        <x:v>60</x:v>
+      </x:c>
       <x:c r="F540" s="14" t="s"/>
       <x:c r="G540" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H540" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I540" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J540" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K540" s="14" t="s">
-        <x:v>26</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="L540" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M540" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N540" s="15" t="n">
         <x:v>22885</x:v>
       </x:c>
       <x:c r="O540" s="14" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="P540" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="Q540" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="R540" s="14" t="s">
-        <x:v>56</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="S540" s="14" t="n">
-        <x:v>628567</x:v>
+        <x:v>598867</x:v>
       </x:c>
       <x:c r="T540" s="16" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U540" s="16" t="s">
-        <x:v>247</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="541" spans="1:21">
       <x:c r="A541" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="B541" s="0" t="s">
-        <x:v>578</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C541" s="3" t="n">
-        <x:v>38507</x:v>
+        <x:v>39291</x:v>
       </x:c>
       <x:c r="D541" s="3" t="s"/>
-      <x:c r="E541" s="0" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G541" s="0" t="s">
-        <x:v>261</x:v>
-[...2 lines deleted...]
-        <x:v>262</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I541" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="J541" s="0" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="K541" s="0" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="L541" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M541" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N541" s="3" t="n">
-        <x:v>22885</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O541" s="0" t="s">
-        <x:v>264</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P541" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="Q541" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="R541" s="0" t="s">
-        <x:v>78</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="S541" s="0" t="n">
-        <x:v>598867</x:v>
+        <x:v>630279</x:v>
       </x:c>
       <x:c r="T541" s="4" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="U541" s="4" t="s">
-        <x:v>471</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="542" spans="1:21">
       <x:c r="A542" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B542" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C542" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D542" s="15" t="s"/>
       <x:c r="E542" s="14" t="s"/>
       <x:c r="F542" s="14" t="s"/>
       <x:c r="G542" s="14" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H542" s="14" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="I542" s="16" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="J542" s="14" t="s">
@@ -33332,51 +33323,51 @@
       </x:c>
       <x:c r="P545" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q545" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R545" s="0" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="S545" s="0" t="n">
         <x:v>509602</x:v>
       </x:c>
       <x:c r="T545" s="4" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="U545" s="4" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="546" spans="1:21">
       <x:c r="A546" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B546" s="14" t="s">
-        <x:v>413</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C546" s="15" t="s"/>
       <x:c r="D546" s="15" t="s"/>
       <x:c r="E546" s="14" t="s"/>
       <x:c r="F546" s="14" t="s"/>
       <x:c r="G546" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H546" s="14" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I546" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="J546" s="14" t="s"/>
       <x:c r="K546" s="14" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="L546" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M546" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N546" s="15" t="n">
@@ -33607,65 +33598,65 @@
       </x:c>
       <x:c r="P550" s="14" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q550" s="16" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R550" s="14" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S550" s="14" t="n">
         <x:v>614399</x:v>
       </x:c>
       <x:c r="T550" s="16" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="U550" s="16" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="551" spans="1:21">
       <x:c r="A551" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B551" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C551" s="3" t="s"/>
       <x:c r="D551" s="3" t="s"/>
       <x:c r="G551" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="H551" s="0" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="I551" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="K551" s="0" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="L551" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M551" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N551" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O551" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P551" s="0" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="Q551" s="4" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="R551" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S551" s="0" t="n">
         <x:v>499835</x:v>
       </x:c>
@@ -34258,154 +34249,154 @@
       </x:c>
       <x:c r="P562" s="14" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="Q562" s="16" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="R562" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S562" s="14" t="n">
         <x:v>623103</x:v>
       </x:c>
       <x:c r="T562" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U562" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="563" spans="1:21">
       <x:c r="A563" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B563" s="0" t="s">
-        <x:v>95</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="C563" s="3" t="n">
-        <x:v>39030</x:v>
+        <x:v>40878</x:v>
       </x:c>
       <x:c r="D563" s="3" t="s"/>
       <x:c r="G563" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I563" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="J563" s="0" t="s">
-        <x:v>98</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="K563" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L563" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M563" s="0" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N563" s="3" t="n">
-        <x:v>42032</x:v>
+        <x:v>42020</x:v>
       </x:c>
       <x:c r="O563" s="0" t="s">
-        <x:v>47</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="P563" s="0" t="s">
-        <x:v>70</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="Q563" s="4" t="s">
-        <x:v>71</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="R563" s="0" t="s">
-        <x:v>72</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="S563" s="0" t="n">
-        <x:v>616197</x:v>
+        <x:v>630586</x:v>
       </x:c>
       <x:c r="T563" s="4" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U563" s="4" t="s">
-        <x:v>166</x:v>
+        <x:v>603</x:v>
       </x:c>
     </x:row>
     <x:row r="564" spans="1:21">
       <x:c r="A564" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B564" s="14" t="s">
-        <x:v>602</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C564" s="15" t="n">
-        <x:v>40878</x:v>
+        <x:v>39030</x:v>
       </x:c>
       <x:c r="D564" s="15" t="s"/>
       <x:c r="E564" s="14" t="s"/>
       <x:c r="F564" s="14" t="s"/>
       <x:c r="G564" s="14" t="s">
-        <x:v>123</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H564" s="14" t="s"/>
       <x:c r="I564" s="16" t="s">
-        <x:v>124</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="J564" s="14" t="s">
-        <x:v>64</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K564" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L564" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M564" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N564" s="15" t="n">
-        <x:v>42020</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O564" s="14" t="s">
-        <x:v>55</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P564" s="14" t="s">
-        <x:v>153</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q564" s="16" t="s">
-        <x:v>154</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R564" s="14" t="s">
-        <x:v>155</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S564" s="14" t="n">
-        <x:v>630586</x:v>
+        <x:v>616197</x:v>
       </x:c>
       <x:c r="T564" s="16" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="U564" s="16" t="s">
-        <x:v>603</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="565" spans="1:21">
       <x:c r="A565" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B565" s="0" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C565" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D565" s="3" t="s"/>
       <x:c r="G565" s="0" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="I565" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J565" s="0" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K565" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
@@ -34769,390 +34760,391 @@
       <x:c r="R571" s="0" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="S571" s="0" t="n">
         <x:v>609255</x:v>
       </x:c>
       <x:c r="T571" s="4" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="U571" s="4" t="s">
         <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="572" spans="1:21">
       <x:c r="A572" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B572" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C572" s="15" t="s"/>
       <x:c r="D572" s="15" t="s"/>
       <x:c r="E572" s="14" t="s"/>
       <x:c r="F572" s="14" t="s"/>
       <x:c r="G572" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H572" s="14" t="s"/>
       <x:c r="I572" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J572" s="14" t="s"/>
       <x:c r="K572" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L572" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M572" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N572" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O572" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P572" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q572" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R572" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S572" s="14" t="n">
         <x:v>633507</x:v>
       </x:c>
       <x:c r="T572" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U572" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="573" spans="1:21">
       <x:c r="A573" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B573" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C573" s="3" t="s"/>
       <x:c r="D573" s="3" t="s"/>
       <x:c r="G573" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I573" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K573" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L573" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M573" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N573" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O573" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P573" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q573" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R573" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S573" s="0" t="n">
         <x:v>638309</x:v>
       </x:c>
       <x:c r="T573" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U573" s="4" t="s">
         <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="574" spans="1:21">
       <x:c r="A574" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B574" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C574" s="15" t="s"/>
       <x:c r="D574" s="15" t="s"/>
       <x:c r="E574" s="14" t="s"/>
       <x:c r="F574" s="14" t="s"/>
       <x:c r="G574" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H574" s="14" t="s"/>
       <x:c r="I574" s="16" t="s">
-        <x:v>185</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="J574" s="14" t="s"/>
       <x:c r="K574" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L574" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M574" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N574" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O574" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P574" s="14" t="s">
-        <x:v>184</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q574" s="16" t="s">
-        <x:v>185</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R574" s="14" t="s">
-        <x:v>186</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S574" s="14" t="n">
-        <x:v>601189</x:v>
+        <x:v>622463</x:v>
       </x:c>
       <x:c r="T574" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U574" s="16" t="s">
-        <x:v>301</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="575" spans="1:21">
       <x:c r="A575" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B575" s="0" t="s">
-        <x:v>609</x:v>
-[...1 lines deleted...]
-      <x:c r="C575" s="3" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C575" s="3" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D575" s="3" t="s"/>
       <x:c r="G575" s="0" t="s">
-        <x:v>261</x:v>
-[...2 lines deleted...]
-        <x:v>262</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I575" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="J575" s="0" t="s">
+        <x:v>98</x:v>
       </x:c>
       <x:c r="K575" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L575" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M575" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N575" s="3" t="n">
-        <x:v>42052</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O575" s="0" t="s">
-        <x:v>37</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P575" s="0" t="s">
-        <x:v>261</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="Q575" s="4" t="s">
-        <x:v>263</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="R575" s="0" t="s">
-        <x:v>56</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="S575" s="0" t="n">
-        <x:v>625282</x:v>
+        <x:v>601189</x:v>
       </x:c>
       <x:c r="T575" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U575" s="4" t="s">
-        <x:v>610</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="576" spans="1:21">
       <x:c r="A576" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B576" s="14" t="s">
-        <x:v>335</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="C576" s="15" t="s"/>
       <x:c r="D576" s="15" t="s"/>
       <x:c r="E576" s="14" t="s"/>
       <x:c r="F576" s="14" t="s"/>
       <x:c r="G576" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H576" s="14" t="s"/>
       <x:c r="I576" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J576" s="14" t="s"/>
       <x:c r="K576" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L576" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M576" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N576" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42052</x:v>
       </x:c>
       <x:c r="O576" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="P576" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q576" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R576" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S576" s="14" t="n">
-        <x:v>622463</x:v>
+        <x:v>622518</x:v>
       </x:c>
       <x:c r="T576" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U576" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="577" spans="1:21">
       <x:c r="A577" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B577" s="0" t="s">
-        <x:v>41</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C577" s="3" t="s"/>
       <x:c r="D577" s="3" t="s"/>
       <x:c r="G577" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H577" s="0" t="s">
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I577" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="K577" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L577" s="0" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M577" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N577" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O577" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P577" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="Q577" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="R577" s="0" t="s">
-        <x:v>349</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="S577" s="0" t="n">
-        <x:v>622518</x:v>
+        <x:v>625282</x:v>
       </x:c>
       <x:c r="T577" s="4" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U577" s="4" t="s">
-        <x:v>589</x:v>
+        <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="578" spans="1:21">
       <x:c r="A578" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B578" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C578" s="15" t="s"/>
       <x:c r="D578" s="15" t="s"/>
       <x:c r="E578" s="14" t="s"/>
       <x:c r="F578" s="14" t="s"/>
       <x:c r="G578" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H578" s="14" t="s"/>
       <x:c r="I578" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J578" s="14" t="s"/>
       <x:c r="K578" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L578" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M578" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N578" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O578" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P578" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q578" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R578" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S578" s="14" t="n">
         <x:v>633537</x:v>
       </x:c>
       <x:c r="T578" s="16" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="U578" s="16" t="s">
         <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="579" spans="1:21">
       <x:c r="A579" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B579" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C579" s="3" t="s"/>
       <x:c r="D579" s="3" t="s"/>
       <x:c r="G579" s="0" t="s">
         <x:v>585</x:v>
@@ -35877,75 +35869,75 @@
         <x:v>185</x:v>
       </x:c>
       <x:c r="R592" s="14" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S592" s="14" t="n">
         <x:v>601190</x:v>
       </x:c>
       <x:c r="T592" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U592" s="16" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="593" spans="1:21">
       <x:c r="A593" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B593" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C593" s="3" t="s"/>
       <x:c r="D593" s="3" t="s"/>
       <x:c r="G593" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I593" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K593" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L593" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M593" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N593" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O593" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P593" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q593" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R593" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S593" s="0" t="n">
         <x:v>622496</x:v>
       </x:c>
       <x:c r="T593" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U593" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="594" spans="1:21">
       <x:c r="A594" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B594" s="14" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C594" s="15" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D594" s="15" t="s"/>
@@ -35987,128 +35979,128 @@
         <x:v>263</x:v>
       </x:c>
       <x:c r="R594" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S594" s="14" t="n">
         <x:v>598849</x:v>
       </x:c>
       <x:c r="T594" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U594" s="16" t="s">
         <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="595" spans="1:21">
       <x:c r="A595" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B595" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C595" s="3" t="s"/>
       <x:c r="D595" s="3" t="s"/>
       <x:c r="G595" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I595" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K595" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L595" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M595" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N595" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O595" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P595" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q595" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R595" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S595" s="0" t="n">
         <x:v>622456</x:v>
       </x:c>
       <x:c r="T595" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U595" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="596" spans="1:21">
       <x:c r="A596" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B596" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C596" s="15" t="s"/>
       <x:c r="D596" s="15" t="s"/>
       <x:c r="E596" s="14" t="s"/>
       <x:c r="F596" s="14" t="s"/>
       <x:c r="G596" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H596" s="14" t="s"/>
       <x:c r="I596" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J596" s="14" t="s"/>
       <x:c r="K596" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L596" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M596" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N596" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O596" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P596" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q596" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R596" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S596" s="14" t="n">
         <x:v>622479</x:v>
       </x:c>
       <x:c r="T596" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U596" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="597" spans="1:21">
       <x:c r="A597" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B597" s="0" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="C597" s="3" t="s"/>
       <x:c r="D597" s="3" t="s"/>
       <x:c r="G597" s="0" t="s">
         <x:v>637</x:v>
@@ -36411,230 +36403,230 @@
         <x:v>263</x:v>
       </x:c>
       <x:c r="R602" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S602" s="14" t="n">
         <x:v>625262</x:v>
       </x:c>
       <x:c r="T602" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U602" s="16" t="s">
         <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="603" spans="1:21">
       <x:c r="A603" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B603" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C603" s="3" t="s"/>
       <x:c r="D603" s="3" t="s"/>
       <x:c r="G603" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I603" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K603" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L603" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M603" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N603" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O603" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P603" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q603" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R603" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S603" s="0" t="n">
         <x:v>633498</x:v>
       </x:c>
       <x:c r="T603" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U603" s="4" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="604" spans="1:21">
       <x:c r="A604" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B604" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C604" s="15" t="s"/>
       <x:c r="D604" s="15" t="s"/>
       <x:c r="E604" s="14" t="s"/>
       <x:c r="F604" s="14" t="s"/>
       <x:c r="G604" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H604" s="14" t="s"/>
       <x:c r="I604" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J604" s="14" t="s"/>
       <x:c r="K604" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L604" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M604" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N604" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O604" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P604" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q604" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R604" s="14" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S604" s="14" t="n">
         <x:v>633552</x:v>
       </x:c>
       <x:c r="T604" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U604" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="605" spans="1:21">
       <x:c r="A605" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B605" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C605" s="3" t="s"/>
       <x:c r="D605" s="3" t="s"/>
       <x:c r="G605" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I605" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K605" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L605" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M605" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N605" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O605" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P605" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q605" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R605" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S605" s="0" t="n">
         <x:v>638302</x:v>
       </x:c>
       <x:c r="T605" s="4" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U605" s="4" t="s">
         <x:v>614</x:v>
       </x:c>
     </x:row>
     <x:row r="606" spans="1:21">
       <x:c r="A606" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B606" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C606" s="15" t="s"/>
       <x:c r="D606" s="15" t="s"/>
       <x:c r="E606" s="14" t="s"/>
       <x:c r="F606" s="14" t="s"/>
       <x:c r="G606" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H606" s="14" t="s"/>
       <x:c r="I606" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J606" s="14" t="s"/>
       <x:c r="K606" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L606" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M606" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N606" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O606" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P606" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q606" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R606" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S606" s="14" t="n">
         <x:v>633502</x:v>
       </x:c>
       <x:c r="T606" s="16" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="U606" s="16" t="s">
         <x:v>635</x:v>
       </x:c>
     </x:row>
     <x:row r="607" spans="1:21">
       <x:c r="A607" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B607" s="0" t="s">
         <x:v>460</x:v>
       </x:c>
       <x:c r="C607" s="3" t="n">
         <x:v>36331</x:v>
       </x:c>
       <x:c r="D607" s="3" t="s"/>
@@ -36834,51 +36826,51 @@
       </x:c>
       <x:c r="P610" s="14" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="Q610" s="16" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="R610" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S610" s="14" t="n">
         <x:v>612673</x:v>
       </x:c>
       <x:c r="T610" s="16" t="s">
         <x:v>647</x:v>
       </x:c>
       <x:c r="U610" s="16" t="s">
         <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="611" spans="1:21">
       <x:c r="A611" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B611" s="0" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C611" s="3" t="s"/>
       <x:c r="D611" s="3" t="s"/>
       <x:c r="G611" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H611" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I611" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K611" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L611" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M611" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N611" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O611" s="0" t="s">
@@ -37006,77 +36998,77 @@
       <x:c r="R613" s="0" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="S613" s="0" t="n">
         <x:v>601191</x:v>
       </x:c>
       <x:c r="T613" s="4" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U613" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="614" spans="1:21">
       <x:c r="A614" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B614" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C614" s="15" t="s"/>
       <x:c r="D614" s="15" t="s"/>
       <x:c r="E614" s="14" t="s"/>
       <x:c r="F614" s="14" t="s"/>
       <x:c r="G614" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H614" s="14" t="s"/>
       <x:c r="I614" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J614" s="14" t="s"/>
       <x:c r="K614" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L614" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M614" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N614" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O614" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P614" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q614" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R614" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S614" s="14" t="n">
         <x:v>622510</x:v>
       </x:c>
       <x:c r="T614" s="16" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="U614" s="16" t="s">
         <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="615" spans="1:21">
       <x:c r="A615" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B615" s="0" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="C615" s="3" t="n">
         <x:v>40878</x:v>
       </x:c>
       <x:c r="D615" s="3" t="s"/>
@@ -37586,128 +37578,128 @@
         <x:v>625</x:v>
       </x:c>
       <x:c r="R624" s="14" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="S624" s="14" t="n">
         <x:v>635905</x:v>
       </x:c>
       <x:c r="T624" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U624" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
     </x:row>
     <x:row r="625" spans="1:21">
       <x:c r="A625" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B625" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C625" s="3" t="s"/>
       <x:c r="D625" s="3" t="s"/>
       <x:c r="G625" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I625" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K625" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L625" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M625" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N625" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O625" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P625" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q625" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R625" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S625" s="0" t="n">
         <x:v>633514</x:v>
       </x:c>
       <x:c r="T625" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U625" s="4" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="626" spans="1:21">
       <x:c r="A626" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B626" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C626" s="15" t="s"/>
       <x:c r="D626" s="15" t="s"/>
       <x:c r="E626" s="14" t="s"/>
       <x:c r="F626" s="14" t="s"/>
       <x:c r="G626" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H626" s="14" t="s"/>
       <x:c r="I626" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J626" s="14" t="s"/>
       <x:c r="K626" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L626" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M626" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N626" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O626" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P626" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q626" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R626" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S626" s="14" t="n">
         <x:v>638318</x:v>
       </x:c>
       <x:c r="T626" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U626" s="16" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="627" spans="1:21">
       <x:c r="A627" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B627" s="0" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C627" s="3" t="s"/>
       <x:c r="D627" s="3" t="s"/>
       <x:c r="G627" s="0" t="s">
         <x:v>660</x:v>
@@ -37739,77 +37731,77 @@
       <x:c r="R627" s="0" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S627" s="0" t="n">
         <x:v>640131</x:v>
       </x:c>
       <x:c r="T627" s="4" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U627" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="628" spans="1:21">
       <x:c r="A628" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B628" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C628" s="15" t="s"/>
       <x:c r="D628" s="15" t="s"/>
       <x:c r="E628" s="14" t="s"/>
       <x:c r="F628" s="14" t="s"/>
       <x:c r="G628" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H628" s="14" t="s"/>
       <x:c r="I628" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J628" s="14" t="s"/>
       <x:c r="K628" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L628" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M628" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N628" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O628" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P628" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q628" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R628" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S628" s="14" t="n">
         <x:v>633522</x:v>
       </x:c>
       <x:c r="T628" s="16" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="U628" s="16" t="s">
         <x:v>610</x:v>
       </x:c>
     </x:row>
     <x:row r="629" spans="1:21">
       <x:c r="A629" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B629" s="0" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="C629" s="3" t="s"/>
       <x:c r="D629" s="3" t="s"/>
       <x:c r="G629" s="0" t="s">
         <x:v>624</x:v>
@@ -37892,75 +37884,75 @@
         <x:v>630</x:v>
       </x:c>
       <x:c r="R630" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S630" s="14" t="n">
         <x:v>633625</x:v>
       </x:c>
       <x:c r="T630" s="16" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U630" s="16" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="631" spans="1:21">
       <x:c r="A631" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B631" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C631" s="3" t="s"/>
       <x:c r="D631" s="3" t="s"/>
       <x:c r="G631" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I631" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K631" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L631" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M631" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N631" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O631" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P631" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q631" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R631" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S631" s="0" t="n">
         <x:v>633531</x:v>
       </x:c>
       <x:c r="T631" s="4" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="U631" s="4" t="s">
         <x:v>641</x:v>
       </x:c>
     </x:row>
     <x:row r="632" spans="1:21">
       <x:c r="A632" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B632" s="14" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C632" s="15" t="s"/>
       <x:c r="D632" s="15" t="s"/>
       <x:c r="E632" s="14" t="s"/>
       <x:c r="F632" s="14" t="s"/>
@@ -38100,75 +38092,75 @@
         <x:v>81</x:v>
       </x:c>
       <x:c r="R634" s="14" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="S634" s="14" t="n">
         <x:v>623106</x:v>
       </x:c>
       <x:c r="T634" s="16" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="U634" s="16" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="635" spans="1:21">
       <x:c r="A635" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B635" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C635" s="3" t="s"/>
       <x:c r="D635" s="3" t="s"/>
       <x:c r="G635" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I635" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K635" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L635" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M635" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N635" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O635" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P635" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q635" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R635" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S635" s="0" t="n">
         <x:v>638310</x:v>
       </x:c>
       <x:c r="T635" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U635" s="4" t="s">
         <x:v>667</x:v>
       </x:c>
     </x:row>
     <x:row r="636" spans="1:21">
       <x:c r="A636" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B636" s="14" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="C636" s="15" t="s"/>
       <x:c r="D636" s="15" t="s"/>
       <x:c r="E636" s="14" t="s"/>
       <x:c r="F636" s="14" t="s"/>
@@ -38258,77 +38250,77 @@
       <x:c r="R637" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="S637" s="0" t="n">
         <x:v>583432</x:v>
       </x:c>
       <x:c r="T637" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U637" s="4" t="s">
         <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="638" spans="1:21">
       <x:c r="A638" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B638" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C638" s="15" t="s"/>
       <x:c r="D638" s="15" t="s"/>
       <x:c r="E638" s="14" t="s"/>
       <x:c r="F638" s="14" t="s"/>
       <x:c r="G638" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H638" s="14" t="s"/>
       <x:c r="I638" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J638" s="14" t="s"/>
       <x:c r="K638" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L638" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M638" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N638" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O638" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P638" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q638" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R638" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S638" s="14" t="n">
         <x:v>633538</x:v>
       </x:c>
       <x:c r="T638" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U638" s="16" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="639" spans="1:21">
       <x:c r="A639" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B639" s="0" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C639" s="3" t="s"/>
       <x:c r="D639" s="3" t="s"/>
       <x:c r="G639" s="0" t="s">
         <x:v>261</x:v>
@@ -38363,126 +38355,126 @@
       <x:c r="R639" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S639" s="0" t="n">
         <x:v>625283</x:v>
       </x:c>
       <x:c r="T639" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U639" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="640" spans="1:21">
       <x:c r="A640" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B640" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C640" s="15" t="s"/>
       <x:c r="D640" s="15" t="s"/>
       <x:c r="E640" s="14" t="s"/>
       <x:c r="F640" s="14" t="s"/>
       <x:c r="G640" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H640" s="14" t="s"/>
       <x:c r="I640" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J640" s="14" t="s"/>
       <x:c r="K640" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L640" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M640" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N640" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O640" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P640" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q640" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R640" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S640" s="14" t="n">
         <x:v>622464</x:v>
       </x:c>
       <x:c r="T640" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U640" s="16" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="641" spans="1:21">
       <x:c r="A641" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B641" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C641" s="3" t="s"/>
       <x:c r="D641" s="3" t="s"/>
       <x:c r="G641" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I641" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K641" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L641" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M641" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N641" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O641" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P641" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q641" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R641" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S641" s="0" t="n">
         <x:v>622519</x:v>
       </x:c>
       <x:c r="T641" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U641" s="4" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="642" spans="1:21">
       <x:c r="A642" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B642" s="14" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C642" s="15" t="s"/>
       <x:c r="D642" s="15" t="s"/>
       <x:c r="E642" s="14" t="s"/>
       <x:c r="F642" s="14" t="s"/>
@@ -38574,77 +38566,77 @@
       <x:c r="R643" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S643" s="0" t="n">
         <x:v>634953</x:v>
       </x:c>
       <x:c r="T643" s="4" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U643" s="4" t="s">
         <x:v>673</x:v>
       </x:c>
     </x:row>
     <x:row r="644" spans="1:21">
       <x:c r="A644" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B644" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C644" s="15" t="s"/>
       <x:c r="D644" s="15" t="s"/>
       <x:c r="E644" s="14" t="s"/>
       <x:c r="F644" s="14" t="s"/>
       <x:c r="G644" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H644" s="14" t="s"/>
       <x:c r="I644" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J644" s="14" t="s"/>
       <x:c r="K644" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L644" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M644" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N644" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O644" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P644" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q644" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R644" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S644" s="14" t="n">
         <x:v>633508</x:v>
       </x:c>
       <x:c r="T644" s="16" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="U644" s="16" t="s">
         <x:v>670</x:v>
       </x:c>
     </x:row>
     <x:row r="645" spans="1:21">
       <x:c r="A645" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B645" s="0" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="C645" s="3" t="s"/>
       <x:c r="D645" s="3" t="s"/>
       <x:c r="G645" s="0" t="s">
         <x:v>585</x:v>
@@ -38672,202 +38664,202 @@
       </x:c>
       <x:c r="P645" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q645" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="R645" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="S645" s="0" t="n">
         <x:v>582088</x:v>
       </x:c>
       <x:c r="T645" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U645" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="646" spans="1:21">
       <x:c r="A646" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B646" s="14" t="s">
-        <x:v>95</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C646" s="15" t="s"/>
       <x:c r="D646" s="15" t="s"/>
       <x:c r="E646" s="14" t="s"/>
       <x:c r="F646" s="14" t="s"/>
       <x:c r="G646" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H646" s="14" t="s"/>
       <x:c r="I646" s="16" t="s">
-        <x:v>71</x:v>
-[...3 lines deleted...]
-      </x:c>
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="J646" s="14" t="s"/>
       <x:c r="K646" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L646" s="14" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="M646" s="14" t="s">
-        <x:v>54</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="N646" s="15" t="n">
-        <x:v>42032</x:v>
+        <x:v>42030</x:v>
       </x:c>
       <x:c r="O646" s="14" t="s">
-        <x:v>47</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="P646" s="14" t="s">
-        <x:v>70</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q646" s="16" t="s">
-        <x:v>71</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R646" s="14" t="s">
-        <x:v>72</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="S646" s="14" t="n">
-        <x:v>634730</x:v>
+        <x:v>638307</x:v>
       </x:c>
       <x:c r="T646" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U646" s="16" t="s">
-        <x:v>539</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="647" spans="1:21">
       <x:c r="A647" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B647" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C647" s="3" t="s"/>
       <x:c r="D647" s="3" t="s"/>
       <x:c r="G647" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I647" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K647" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L647" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M647" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N647" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O647" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P647" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q647" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R647" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S647" s="0" t="n">
-        <x:v>638307</x:v>
+        <x:v>622480</x:v>
       </x:c>
       <x:c r="T647" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U647" s="4" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="648" spans="1:21">
       <x:c r="A648" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B648" s="14" t="s">
-        <x:v>335</x:v>
-[...1 lines deleted...]
-      <x:c r="C648" s="15" t="s"/>
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C648" s="15" t="n">
+        <x:v>39030</x:v>
+      </x:c>
       <x:c r="D648" s="15" t="s"/>
       <x:c r="E648" s="14" t="s"/>
       <x:c r="F648" s="14" t="s"/>
       <x:c r="G648" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H648" s="14" t="s"/>
       <x:c r="I648" s="16" t="s">
-        <x:v>333</x:v>
-[...1 lines deleted...]
-      <x:c r="J648" s="14" t="s"/>
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="J648" s="14" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="K648" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L648" s="14" t="s">
-        <x:v>36</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="M648" s="14" t="s">
-        <x:v>28</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="N648" s="15" t="n">
-        <x:v>42030</x:v>
+        <x:v>42032</x:v>
       </x:c>
       <x:c r="O648" s="14" t="s">
-        <x:v>336</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="P648" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="Q648" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="R648" s="14" t="s">
-        <x:v>349</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="S648" s="14" t="n">
-        <x:v>622480</x:v>
+        <x:v>634730</x:v>
       </x:c>
       <x:c r="T648" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U648" s="16" t="s">
-        <x:v>677</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="649" spans="1:21">
       <x:c r="A649" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B649" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C649" s="3" t="s"/>
       <x:c r="D649" s="3" t="s"/>
       <x:c r="G649" s="0" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H649" s="0" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I649" s="4" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="K649" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L649" s="0" t="s">
         <x:v>27</x:v>
@@ -38943,177 +38935,177 @@
         <x:v>263</x:v>
       </x:c>
       <x:c r="R650" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S650" s="14" t="n">
         <x:v>625306</x:v>
       </x:c>
       <x:c r="T650" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U650" s="16" t="s">
         <x:v>669</x:v>
       </x:c>
     </x:row>
     <x:row r="651" spans="1:21">
       <x:c r="A651" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B651" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C651" s="3" t="s"/>
       <x:c r="D651" s="3" t="s"/>
       <x:c r="G651" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I651" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K651" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L651" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M651" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N651" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O651" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P651" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q651" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R651" s="0" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="S651" s="0" t="n">
         <x:v>633553</x:v>
       </x:c>
       <x:c r="T651" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U651" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="652" spans="1:21">
       <x:c r="A652" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B652" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C652" s="15" t="s"/>
       <x:c r="D652" s="15" t="s"/>
       <x:c r="E652" s="14" t="s"/>
       <x:c r="F652" s="14" t="s"/>
       <x:c r="G652" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H652" s="14" t="s"/>
       <x:c r="I652" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J652" s="14" t="s"/>
       <x:c r="K652" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L652" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M652" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N652" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O652" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P652" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q652" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R652" s="14" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S652" s="14" t="n">
         <x:v>633503</x:v>
       </x:c>
       <x:c r="T652" s="16" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U652" s="16" t="s">
         <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="653" spans="1:21">
       <x:c r="A653" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B653" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C653" s="3" t="s"/>
       <x:c r="D653" s="3" t="s"/>
       <x:c r="G653" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I653" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K653" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L653" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M653" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N653" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O653" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P653" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q653" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R653" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S653" s="0" t="n">
         <x:v>622497</x:v>
       </x:c>
       <x:c r="T653" s="4" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="U653" s="4" t="s">
         <x:v>677</x:v>
       </x:c>
     </x:row>
     <x:row r="654" spans="1:21">
       <x:c r="A654" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B654" s="14" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="C654" s="15" t="s"/>
       <x:c r="D654" s="15" t="s"/>
       <x:c r="E654" s="14" t="s"/>
       <x:c r="F654" s="14" t="s"/>
@@ -39363,75 +39355,75 @@
         <x:v>587</x:v>
       </x:c>
       <x:c r="R658" s="14" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="S658" s="14" t="n">
         <x:v>582124</x:v>
       </x:c>
       <x:c r="T658" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="U658" s="16" t="s">
         <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="659" spans="1:21">
       <x:c r="A659" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B659" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C659" s="3" t="s"/>
       <x:c r="D659" s="3" t="s"/>
       <x:c r="G659" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I659" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K659" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L659" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M659" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N659" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O659" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P659" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q659" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R659" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S659" s="0" t="n">
         <x:v>622511</x:v>
       </x:c>
       <x:c r="T659" s="4" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="U659" s="4" t="s">
         <x:v>688</x:v>
       </x:c>
     </x:row>
     <x:row r="660" spans="1:21">
       <x:c r="A660" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B660" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C660" s="15" t="s"/>
       <x:c r="D660" s="15" t="s"/>
       <x:c r="E660" s="14" t="s"/>
       <x:c r="F660" s="14" t="s"/>
@@ -39939,179 +39931,179 @@
       <x:c r="R669" s="0" t="s">
         <x:v>695</x:v>
       </x:c>
       <x:c r="S669" s="0" t="n">
         <x:v>630133</x:v>
       </x:c>
       <x:c r="T669" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="U669" s="4" t="s">
         <x:v>672</x:v>
       </x:c>
     </x:row>
     <x:row r="670" spans="1:21">
       <x:c r="A670" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B670" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C670" s="15" t="s"/>
       <x:c r="D670" s="15" t="s"/>
       <x:c r="E670" s="14" t="s"/>
       <x:c r="F670" s="14" t="s"/>
       <x:c r="G670" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H670" s="14" t="s"/>
       <x:c r="I670" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J670" s="14" t="s"/>
       <x:c r="K670" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L670" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M670" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N670" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O670" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P670" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q670" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R670" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S670" s="14" t="n">
         <x:v>638303</x:v>
       </x:c>
       <x:c r="T670" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U670" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="671" spans="1:21">
       <x:c r="A671" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B671" s="0" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="C671" s="3" t="s"/>
       <x:c r="D671" s="3" t="s"/>
       <x:c r="G671" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="I671" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="K671" s="0" t="s">
-        <x:v>375</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="L671" s="0" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M671" s="0" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N671" s="3" t="n">
         <x:v>43089</x:v>
       </x:c>
       <x:c r="O671" s="0" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="P671" s="0" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="Q671" s="4" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="R671" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S671" s="0" t="n">
         <x:v>641901</x:v>
       </x:c>
       <x:c r="T671" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U671" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
     </x:row>
     <x:row r="672" spans="1:21">
       <x:c r="A672" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B672" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C672" s="15" t="s"/>
       <x:c r="D672" s="15" t="s"/>
       <x:c r="E672" s="14" t="s"/>
       <x:c r="F672" s="14" t="s"/>
       <x:c r="G672" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H672" s="14" t="s"/>
       <x:c r="I672" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J672" s="14" t="s"/>
       <x:c r="K672" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L672" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M672" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N672" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O672" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P672" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q672" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R672" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S672" s="14" t="n">
         <x:v>622457</x:v>
       </x:c>
       <x:c r="T672" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U672" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="673" spans="1:21">
       <x:c r="A673" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B673" s="0" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="C673" s="3" t="s"/>
       <x:c r="D673" s="3" t="s"/>
       <x:c r="G673" s="0" t="s">
         <x:v>585</x:v>
@@ -40139,51 +40131,51 @@
       </x:c>
       <x:c r="P673" s="0" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="Q673" s="4" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="R673" s="0" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="S673" s="0" t="n">
         <x:v>582121</x:v>
       </x:c>
       <x:c r="T673" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U673" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
     </x:row>
     <x:row r="674" spans="1:21">
       <x:c r="A674" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B674" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C674" s="15" t="s"/>
       <x:c r="D674" s="15" t="s"/>
       <x:c r="E674" s="14" t="s"/>
       <x:c r="F674" s="14" t="s"/>
       <x:c r="G674" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H674" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I674" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J674" s="14" t="s"/>
       <x:c r="K674" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L674" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M674" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N674" s="15" t="n">
@@ -40199,75 +40191,75 @@
         <x:v>263</x:v>
       </x:c>
       <x:c r="R674" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S674" s="14" t="n">
         <x:v>625255</x:v>
       </x:c>
       <x:c r="T674" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U674" s="16" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="675" spans="1:21">
       <x:c r="A675" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B675" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C675" s="3" t="s"/>
       <x:c r="D675" s="3" t="s"/>
       <x:c r="G675" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I675" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K675" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L675" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M675" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N675" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O675" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P675" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q675" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R675" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S675" s="0" t="n">
         <x:v>633499</x:v>
       </x:c>
       <x:c r="T675" s="4" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U675" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
     </x:row>
     <x:row r="676" spans="1:21">
       <x:c r="A676" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B676" s="14" t="s">
         <x:v>701</x:v>
       </x:c>
       <x:c r="C676" s="15" t="s"/>
       <x:c r="D676" s="15" t="s"/>
       <x:c r="E676" s="14" t="s"/>
       <x:c r="F676" s="14" t="s"/>
@@ -40301,177 +40293,177 @@
         <x:v>703</x:v>
       </x:c>
       <x:c r="R676" s="14" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="S676" s="14" t="n">
         <x:v>639966</x:v>
       </x:c>
       <x:c r="T676" s="16" t="s">
         <x:v>696</x:v>
       </x:c>
       <x:c r="U676" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="677" spans="1:21">
       <x:c r="A677" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B677" s="0" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C677" s="3" t="s"/>
       <x:c r="D677" s="3" t="s"/>
       <x:c r="G677" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I677" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K677" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L677" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M677" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N677" s="3" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O677" s="0" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P677" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q677" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R677" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S677" s="0" t="n">
         <x:v>633532</x:v>
       </x:c>
       <x:c r="T677" s="4" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U677" s="4" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="678" spans="1:21">
       <x:c r="A678" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B678" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C678" s="15" t="s"/>
       <x:c r="D678" s="15" t="s"/>
       <x:c r="E678" s="14" t="s"/>
       <x:c r="F678" s="14" t="s"/>
       <x:c r="G678" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H678" s="14" t="s"/>
       <x:c r="I678" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J678" s="14" t="s"/>
       <x:c r="K678" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L678" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M678" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N678" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O678" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P678" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q678" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R678" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S678" s="14" t="n">
         <x:v>622503</x:v>
       </x:c>
       <x:c r="T678" s="16" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="U678" s="16" t="s">
         <x:v>678</x:v>
       </x:c>
     </x:row>
     <x:row r="679" spans="1:21">
       <x:c r="A679" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B679" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C679" s="3" t="s"/>
       <x:c r="D679" s="3" t="s"/>
       <x:c r="G679" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I679" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K679" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L679" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M679" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N679" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O679" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P679" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q679" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R679" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S679" s="0" t="n">
         <x:v>633515</x:v>
       </x:c>
       <x:c r="T679" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="U679" s="4" t="s">
         <x:v>697</x:v>
       </x:c>
     </x:row>
     <x:row r="680" spans="1:21">
       <x:c r="A680" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B680" s="14" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="C680" s="15" t="s"/>
       <x:c r="D680" s="15" t="s"/>
       <x:c r="E680" s="14" t="s"/>
       <x:c r="F680" s="14" t="s"/>
@@ -40507,128 +40499,128 @@
         <x:v>263</x:v>
       </x:c>
       <x:c r="R680" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S680" s="14" t="n">
         <x:v>625284</x:v>
       </x:c>
       <x:c r="T680" s="16" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="U680" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="681" spans="1:21">
       <x:c r="A681" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B681" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C681" s="3" t="s"/>
       <x:c r="D681" s="3" t="s"/>
       <x:c r="G681" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I681" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K681" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L681" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M681" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N681" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O681" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P681" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q681" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R681" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S681" s="0" t="n">
         <x:v>638321</x:v>
       </x:c>
       <x:c r="T681" s="4" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="U681" s="4" t="s">
         <x:v>706</x:v>
       </x:c>
     </x:row>
     <x:row r="682" spans="1:21">
       <x:c r="A682" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B682" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C682" s="15" t="s"/>
       <x:c r="D682" s="15" t="s"/>
       <x:c r="E682" s="14" t="s"/>
       <x:c r="F682" s="14" t="s"/>
       <x:c r="G682" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H682" s="14" t="s"/>
       <x:c r="I682" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J682" s="14" t="s"/>
       <x:c r="K682" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L682" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M682" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N682" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O682" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P682" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q682" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R682" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S682" s="14" t="n">
         <x:v>622489</x:v>
       </x:c>
       <x:c r="T682" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U682" s="16" t="s">
         <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="683" spans="1:21">
       <x:c r="A683" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B683" s="0" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C683" s="3" t="s"/>
       <x:c r="D683" s="3" t="s"/>
       <x:c r="G683" s="0" t="s">
         <x:v>261</x:v>
@@ -40663,77 +40655,77 @@
       <x:c r="R683" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S683" s="0" t="n">
         <x:v>625276</x:v>
       </x:c>
       <x:c r="T683" s="4" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U683" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="684" spans="1:21">
       <x:c r="A684" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B684" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C684" s="15" t="s"/>
       <x:c r="D684" s="15" t="s"/>
       <x:c r="E684" s="14" t="s"/>
       <x:c r="F684" s="14" t="s"/>
       <x:c r="G684" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H684" s="14" t="s"/>
       <x:c r="I684" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J684" s="14" t="s"/>
       <x:c r="K684" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L684" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M684" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N684" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O684" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P684" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q684" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R684" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S684" s="14" t="n">
         <x:v>633540</x:v>
       </x:c>
       <x:c r="T684" s="16" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="U684" s="16" t="s">
         <x:v>689</x:v>
       </x:c>
     </x:row>
     <x:row r="685" spans="1:21">
       <x:c r="A685" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B685" s="0" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="C685" s="3" t="s"/>
       <x:c r="D685" s="3" t="s"/>
       <x:c r="G685" s="0" t="s">
         <x:v>585</x:v>
@@ -40819,128 +40811,128 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="R686" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S686" s="14" t="n">
         <x:v>600119</x:v>
       </x:c>
       <x:c r="T686" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="U686" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="687" spans="1:21">
       <x:c r="A687" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B687" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C687" s="3" t="s"/>
       <x:c r="D687" s="3" t="s"/>
       <x:c r="G687" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I687" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K687" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L687" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M687" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N687" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O687" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P687" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q687" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R687" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S687" s="0" t="n">
         <x:v>633523</x:v>
       </x:c>
       <x:c r="T687" s="4" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="U687" s="4" t="s">
         <x:v>711</x:v>
       </x:c>
     </x:row>
     <x:row r="688" spans="1:21">
       <x:c r="A688" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B688" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C688" s="15" t="s"/>
       <x:c r="D688" s="15" t="s"/>
       <x:c r="E688" s="14" t="s"/>
       <x:c r="F688" s="14" t="s"/>
       <x:c r="G688" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H688" s="14" t="s"/>
       <x:c r="I688" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J688" s="14" t="s"/>
       <x:c r="K688" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L688" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M688" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N688" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O688" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P688" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q688" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R688" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S688" s="14" t="n">
         <x:v>638319</x:v>
       </x:c>
       <x:c r="T688" s="16" t="s">
         <x:v>691</x:v>
       </x:c>
       <x:c r="U688" s="16" t="s">
         <x:v>712</x:v>
       </x:c>
     </x:row>
     <x:row r="689" spans="1:21">
       <x:c r="A689" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B689" s="0" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C689" s="3" t="s"/>
       <x:c r="D689" s="3" t="s"/>
       <x:c r="G689" s="0" t="s">
         <x:v>585</x:v>
@@ -41026,128 +41018,128 @@
         <x:v>24</x:v>
       </x:c>
       <x:c r="R690" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S690" s="14" t="n">
         <x:v>600126</x:v>
       </x:c>
       <x:c r="T690" s="16" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="U690" s="16" t="s">
         <x:v>710</x:v>
       </x:c>
     </x:row>
     <x:row r="691" spans="1:21">
       <x:c r="A691" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B691" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C691" s="3" t="s"/>
       <x:c r="D691" s="3" t="s"/>
       <x:c r="G691" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I691" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K691" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L691" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M691" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N691" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O691" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P691" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q691" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R691" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S691" s="0" t="n">
         <x:v>633500</x:v>
       </x:c>
       <x:c r="T691" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U691" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
     </x:row>
     <x:row r="692" spans="1:21">
       <x:c r="A692" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B692" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C692" s="15" t="s"/>
       <x:c r="D692" s="15" t="s"/>
       <x:c r="E692" s="14" t="s"/>
       <x:c r="F692" s="14" t="s"/>
       <x:c r="G692" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H692" s="14" t="s"/>
       <x:c r="I692" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J692" s="14" t="s"/>
       <x:c r="K692" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L692" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M692" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N692" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O692" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P692" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q692" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R692" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S692" s="14" t="n">
         <x:v>638304</x:v>
       </x:c>
       <x:c r="T692" s="16" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U692" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="693" spans="1:21">
       <x:c r="A693" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B693" s="0" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="C693" s="3" t="s"/>
       <x:c r="D693" s="3" t="s"/>
       <x:c r="G693" s="0" t="s">
         <x:v>261</x:v>
@@ -41182,146 +41174,146 @@
       <x:c r="R693" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S693" s="0" t="n">
         <x:v>625307</x:v>
       </x:c>
       <x:c r="T693" s="4" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="U693" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="694" spans="1:21">
       <x:c r="A694" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B694" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C694" s="15" t="s"/>
       <x:c r="D694" s="15" t="s"/>
       <x:c r="E694" s="14" t="s"/>
       <x:c r="F694" s="14" t="s"/>
       <x:c r="G694" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H694" s="14" t="s"/>
       <x:c r="I694" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J694" s="14" t="s"/>
       <x:c r="K694" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L694" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M694" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N694" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O694" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P694" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q694" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R694" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S694" s="14" t="n">
         <x:v>633516</x:v>
       </x:c>
       <x:c r="T694" s="16" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="U694" s="16" t="s">
         <x:v>715</x:v>
       </x:c>
     </x:row>
     <x:row r="695" spans="1:21">
       <x:c r="A695" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B695" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C695" s="3" t="s"/>
       <x:c r="D695" s="3" t="s"/>
       <x:c r="G695" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I695" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K695" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L695" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M695" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N695" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O695" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P695" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q695" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R695" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S695" s="0" t="n">
         <x:v>638322</x:v>
       </x:c>
       <x:c r="T695" s="4" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="U695" s="4" t="s">
         <x:v>716</x:v>
       </x:c>
     </x:row>
     <x:row r="696" spans="1:21">
       <x:c r="A696" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B696" s="14" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C696" s="15" t="s"/>
       <x:c r="D696" s="15" t="s"/>
       <x:c r="E696" s="14" t="s"/>
       <x:c r="F696" s="14" t="s"/>
       <x:c r="G696" s="14" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="H696" s="14" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="I696" s="16" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="J696" s="14" t="s"/>
       <x:c r="K696" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L696" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M696" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N696" s="15" t="n">
@@ -41337,75 +41329,75 @@
         <x:v>263</x:v>
       </x:c>
       <x:c r="R696" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S696" s="14" t="n">
         <x:v>625256</x:v>
       </x:c>
       <x:c r="T696" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U696" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="697" spans="1:21">
       <x:c r="A697" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B697" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C697" s="3" t="s"/>
       <x:c r="D697" s="3" t="s"/>
       <x:c r="G697" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I697" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K697" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L697" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M697" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N697" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O697" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P697" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q697" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R697" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S697" s="0" t="n">
         <x:v>622481</x:v>
       </x:c>
       <x:c r="T697" s="4" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U697" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="698" spans="1:21">
       <x:c r="A698" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B698" s="14" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="C698" s="15" t="s"/>
       <x:c r="D698" s="15" t="s"/>
       <x:c r="E698" s="14" t="s"/>
       <x:c r="F698" s="14" t="s"/>
@@ -41439,128 +41431,128 @@
         <x:v>661</x:v>
       </x:c>
       <x:c r="R698" s="14" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="S698" s="14" t="n">
         <x:v>640133</x:v>
       </x:c>
       <x:c r="T698" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U698" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="699" spans="1:21">
       <x:c r="A699" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B699" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C699" s="3" t="s"/>
       <x:c r="D699" s="3" t="s"/>
       <x:c r="G699" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I699" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K699" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L699" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M699" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N699" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O699" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P699" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q699" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R699" s="0" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="S699" s="0" t="n">
         <x:v>633504</x:v>
       </x:c>
       <x:c r="T699" s="4" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U699" s="4" t="s">
         <x:v>709</x:v>
       </x:c>
     </x:row>
     <x:row r="700" spans="1:21">
       <x:c r="A700" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B700" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C700" s="15" t="s"/>
       <x:c r="D700" s="15" t="s"/>
       <x:c r="E700" s="14" t="s"/>
       <x:c r="F700" s="14" t="s"/>
       <x:c r="G700" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H700" s="14" t="s"/>
       <x:c r="I700" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J700" s="14" t="s"/>
       <x:c r="K700" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L700" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M700" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N700" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O700" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P700" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q700" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R700" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S700" s="14" t="n">
         <x:v>638308</x:v>
       </x:c>
       <x:c r="T700" s="16" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U700" s="16" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="701" spans="1:21">
       <x:c r="A701" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B701" s="0" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="C701" s="3" t="s"/>
       <x:c r="D701" s="3" t="s"/>
       <x:c r="G701" s="0" t="s">
         <x:v>261</x:v>
@@ -41595,77 +41587,77 @@
       <x:c r="R701" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S701" s="0" t="n">
         <x:v>625293</x:v>
       </x:c>
       <x:c r="T701" s="4" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="U701" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="702" spans="1:21">
       <x:c r="A702" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B702" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C702" s="15" t="s"/>
       <x:c r="D702" s="15" t="s"/>
       <x:c r="E702" s="14" t="s"/>
       <x:c r="F702" s="14" t="s"/>
       <x:c r="G702" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H702" s="14" t="s"/>
       <x:c r="I702" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J702" s="14" t="s"/>
       <x:c r="K702" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L702" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M702" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N702" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O702" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P702" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q702" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R702" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S702" s="14" t="n">
         <x:v>622504</x:v>
       </x:c>
       <x:c r="T702" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="U702" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="703" spans="1:21">
       <x:c r="A703" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B703" s="0" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="C703" s="3" t="s"/>
       <x:c r="D703" s="3" t="s"/>
       <x:c r="G703" s="0" t="s">
         <x:v>261</x:v>
@@ -41700,228 +41692,228 @@
       <x:c r="R703" s="0" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S703" s="0" t="n">
         <x:v>625265</x:v>
       </x:c>
       <x:c r="T703" s="4" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="U703" s="4" t="s">
         <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="704" spans="1:21">
       <x:c r="A704" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B704" s="14" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C704" s="15" t="s"/>
       <x:c r="D704" s="15" t="s"/>
       <x:c r="E704" s="14" t="s"/>
       <x:c r="F704" s="14" t="s"/>
       <x:c r="G704" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H704" s="14" t="s"/>
       <x:c r="I704" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J704" s="14" t="s"/>
       <x:c r="K704" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L704" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M704" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N704" s="15" t="n">
         <x:v>42052</x:v>
       </x:c>
       <x:c r="O704" s="14" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="P704" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q704" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R704" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S704" s="14" t="n">
         <x:v>633533</x:v>
       </x:c>
       <x:c r="T704" s="16" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="U704" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
     </x:row>
     <x:row r="705" spans="1:21">
       <x:c r="A705" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B705" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C705" s="3" t="s"/>
       <x:c r="D705" s="3" t="s"/>
       <x:c r="G705" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I705" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K705" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L705" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M705" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N705" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O705" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P705" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q705" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R705" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S705" s="0" t="n">
         <x:v>633509</x:v>
       </x:c>
       <x:c r="T705" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U705" s="4" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="706" spans="1:21">
       <x:c r="A706" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B706" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C706" s="15" t="s"/>
       <x:c r="D706" s="15" t="s"/>
       <x:c r="E706" s="14" t="s"/>
       <x:c r="F706" s="14" t="s"/>
       <x:c r="G706" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H706" s="14" t="s"/>
       <x:c r="I706" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J706" s="14" t="s"/>
       <x:c r="K706" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L706" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M706" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N706" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O706" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P706" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q706" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R706" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S706" s="14" t="n">
         <x:v>622465</x:v>
       </x:c>
       <x:c r="T706" s="16" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U706" s="16" t="s">
         <x:v>704</x:v>
       </x:c>
     </x:row>
     <x:row r="707" spans="1:21">
       <x:c r="A707" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B707" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C707" s="3" t="s"/>
       <x:c r="D707" s="3" t="s"/>
       <x:c r="G707" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I707" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K707" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L707" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M707" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N707" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O707" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P707" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q707" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R707" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S707" s="0" t="n">
         <x:v>638311</x:v>
       </x:c>
       <x:c r="T707" s="4" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="U707" s="4" t="s">
         <x:v>718</x:v>
       </x:c>
     </x:row>
     <x:row r="708" spans="1:21">
       <x:c r="A708" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B708" s="14" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="C708" s="15" t="s"/>
       <x:c r="D708" s="15" t="s"/>
       <x:c r="E708" s="14" t="s"/>
       <x:c r="F708" s="14" t="s"/>
@@ -42106,51 +42098,51 @@
       </x:c>
       <x:c r="P711" s="0" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="Q711" s="4" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="R711" s="0" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S711" s="0" t="n">
         <x:v>637281</x:v>
       </x:c>
       <x:c r="T711" s="4" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="U711" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="712" spans="1:21">
       <x:c r="A712" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B712" s="14" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C712" s="15" t="s"/>
       <x:c r="D712" s="15" t="s"/>
       <x:c r="E712" s="14" t="s"/>
       <x:c r="F712" s="14" t="s"/>
       <x:c r="G712" s="14" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H712" s="14" t="s"/>
       <x:c r="I712" s="16" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="J712" s="14" t="s"/>
       <x:c r="K712" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L712" s="14" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="M712" s="14" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="N712" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
@@ -42218,281 +42210,281 @@
       <x:c r="R713" s="0" t="s">
         <x:v>48</x:v>
       </x:c>
       <x:c r="S713" s="0" t="n">
         <x:v>640030</x:v>
       </x:c>
       <x:c r="T713" s="4" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="U713" s="4" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="714" spans="1:21">
       <x:c r="A714" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B714" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C714" s="15" t="s"/>
       <x:c r="D714" s="15" t="s"/>
       <x:c r="E714" s="14" t="s"/>
       <x:c r="F714" s="14" t="s"/>
       <x:c r="G714" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H714" s="14" t="s"/>
       <x:c r="I714" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J714" s="14" t="s"/>
       <x:c r="K714" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L714" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M714" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N714" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O714" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P714" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q714" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R714" s="14" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S714" s="14" t="n">
         <x:v>633524</x:v>
       </x:c>
       <x:c r="T714" s="16" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U714" s="16" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="715" spans="1:21">
       <x:c r="A715" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B715" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C715" s="3" t="s"/>
       <x:c r="D715" s="3" t="s"/>
       <x:c r="G715" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I715" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K715" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L715" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M715" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N715" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O715" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P715" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q715" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R715" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S715" s="0" t="n">
         <x:v>633517</x:v>
       </x:c>
       <x:c r="T715" s="4" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="U715" s="4" t="s">
         <x:v>722</x:v>
       </x:c>
     </x:row>
     <x:row r="716" spans="1:21">
       <x:c r="A716" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B716" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C716" s="15" t="s"/>
       <x:c r="D716" s="15" t="s"/>
       <x:c r="E716" s="14" t="s"/>
       <x:c r="F716" s="14" t="s"/>
       <x:c r="G716" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H716" s="14" t="s"/>
       <x:c r="I716" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J716" s="14" t="s"/>
       <x:c r="K716" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L716" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M716" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N716" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O716" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P716" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q716" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R716" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S716" s="14" t="n">
         <x:v>638320</x:v>
       </x:c>
       <x:c r="T716" s="16" t="s">
         <x:v>723</x:v>
       </x:c>
       <x:c r="U716" s="16" t="s">
         <x:v>724</x:v>
       </x:c>
     </x:row>
     <x:row r="717" spans="1:21">
       <x:c r="A717" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B717" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C717" s="3" t="s"/>
       <x:c r="D717" s="3" t="s"/>
       <x:c r="G717" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I717" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K717" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L717" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M717" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N717" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O717" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P717" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q717" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R717" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S717" s="0" t="n">
         <x:v>638312</x:v>
       </x:c>
       <x:c r="T717" s="4" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="U717" s="4" t="s">
         <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="718" spans="1:21">
       <x:c r="A718" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B718" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C718" s="15" t="s"/>
       <x:c r="D718" s="15" t="s"/>
       <x:c r="E718" s="14" t="s"/>
       <x:c r="F718" s="14" t="s"/>
       <x:c r="G718" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H718" s="14" t="s"/>
       <x:c r="I718" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J718" s="14" t="s"/>
       <x:c r="K718" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L718" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M718" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N718" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O718" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P718" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q718" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R718" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S718" s="14" t="n">
         <x:v>638329</x:v>
       </x:c>
       <x:c r="T718" s="16" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="U718" s="16" t="s">
         <x:v>727</x:v>
       </x:c>
     </x:row>
     <x:row r="719" spans="1:21">
       <x:c r="A719" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B719" s="0" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C719" s="3" t="n">
         <x:v>41461</x:v>
       </x:c>
       <x:c r="D719" s="3" t="s"/>
@@ -42529,126 +42521,126 @@
       <x:c r="R719" s="0" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="S719" s="0" t="n">
         <x:v>634954</x:v>
       </x:c>
       <x:c r="T719" s="4" t="s">
         <x:v>728</x:v>
       </x:c>
       <x:c r="U719" s="4" t="s">
         <x:v>729</x:v>
       </x:c>
     </x:row>
     <x:row r="720" spans="1:21">
       <x:c r="A720" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B720" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C720" s="15" t="s"/>
       <x:c r="D720" s="15" t="s"/>
       <x:c r="E720" s="14" t="s"/>
       <x:c r="F720" s="14" t="s"/>
       <x:c r="G720" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H720" s="14" t="s"/>
       <x:c r="I720" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J720" s="14" t="s"/>
       <x:c r="K720" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L720" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M720" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N720" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O720" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P720" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q720" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R720" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S720" s="14" t="n">
         <x:v>638335</x:v>
       </x:c>
       <x:c r="T720" s="16" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U720" s="16" t="s">
         <x:v>731</x:v>
       </x:c>
     </x:row>
     <x:row r="721" spans="1:21">
       <x:c r="A721" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B721" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C721" s="3" t="s"/>
       <x:c r="D721" s="3" t="s"/>
       <x:c r="G721" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I721" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K721" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L721" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M721" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N721" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O721" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P721" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q721" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R721" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S721" s="0" t="n">
         <x:v>638323</x:v>
       </x:c>
       <x:c r="T721" s="4" t="s">
         <x:v>730</x:v>
       </x:c>
       <x:c r="U721" s="4" t="s">
         <x:v>576</x:v>
       </x:c>
     </x:row>
     <x:row r="722" spans="1:21">
       <x:c r="A722" s="13" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B722" s="14" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="C722" s="15" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D722" s="15" t="s"/>
@@ -42809,128 +42801,128 @@
         <x:v>263</x:v>
       </x:c>
       <x:c r="R724" s="14" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="S724" s="14" t="n">
         <x:v>625449</x:v>
       </x:c>
       <x:c r="T724" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="U724" s="16" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="725" spans="1:21">
       <x:c r="A725" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B725" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C725" s="3" t="s"/>
       <x:c r="D725" s="3" t="s"/>
       <x:c r="G725" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I725" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K725" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L725" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M725" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N725" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O725" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P725" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q725" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R725" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S725" s="0" t="n">
         <x:v>638313</x:v>
       </x:c>
       <x:c r="T725" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="U725" s="4" t="s">
         <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="726" spans="1:21">
       <x:c r="A726" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B726" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C726" s="15" t="s"/>
       <x:c r="D726" s="15" t="s"/>
       <x:c r="E726" s="14" t="s"/>
       <x:c r="F726" s="14" t="s"/>
       <x:c r="G726" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H726" s="14" t="s"/>
       <x:c r="I726" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J726" s="14" t="s"/>
       <x:c r="K726" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L726" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M726" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N726" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O726" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P726" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q726" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R726" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S726" s="14" t="n">
         <x:v>638330</x:v>
       </x:c>
       <x:c r="T726" s="16" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="U726" s="16" t="s">
         <x:v>736</x:v>
       </x:c>
     </x:row>
     <x:row r="727" spans="1:21">
       <x:c r="A727" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B727" s="0" t="s">
         <x:v>734</x:v>
       </x:c>
       <x:c r="C727" s="3" t="n">
         <x:v>38507</x:v>
       </x:c>
       <x:c r="D727" s="3" t="s"/>
@@ -42970,791 +42962,791 @@
       <x:c r="R727" s="0" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="S727" s="0" t="n">
         <x:v>625450</x:v>
       </x:c>
       <x:c r="T727" s="4" t="s">
         <x:v>735</x:v>
       </x:c>
       <x:c r="U727" s="4" t="s">
         <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="728" spans="1:21">
       <x:c r="A728" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B728" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C728" s="15" t="s"/>
       <x:c r="D728" s="15" t="s"/>
       <x:c r="E728" s="14" t="s"/>
       <x:c r="F728" s="14" t="s"/>
       <x:c r="G728" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H728" s="14" t="s"/>
       <x:c r="I728" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J728" s="14" t="s"/>
       <x:c r="K728" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L728" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M728" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N728" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O728" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P728" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q728" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R728" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S728" s="14" t="n">
         <x:v>638336</x:v>
       </x:c>
       <x:c r="T728" s="16" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="U728" s="16" t="s">
         <x:v>738</x:v>
       </x:c>
     </x:row>
     <x:row r="729" spans="1:21">
       <x:c r="A729" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B729" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C729" s="3" t="s"/>
       <x:c r="D729" s="3" t="s"/>
       <x:c r="G729" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I729" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K729" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L729" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M729" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N729" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O729" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P729" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q729" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R729" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S729" s="0" t="n">
         <x:v>638324</x:v>
       </x:c>
       <x:c r="T729" s="4" t="s">
         <x:v>737</x:v>
       </x:c>
       <x:c r="U729" s="4" t="s">
         <x:v>739</x:v>
       </x:c>
     </x:row>
     <x:row r="730" spans="1:21">
       <x:c r="A730" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B730" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C730" s="15" t="s"/>
       <x:c r="D730" s="15" t="s"/>
       <x:c r="E730" s="14" t="s"/>
       <x:c r="F730" s="14" t="s"/>
       <x:c r="G730" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H730" s="14" t="s"/>
       <x:c r="I730" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J730" s="14" t="s"/>
       <x:c r="K730" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L730" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M730" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N730" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O730" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P730" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q730" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R730" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S730" s="14" t="n">
         <x:v>638331</x:v>
       </x:c>
       <x:c r="T730" s="16" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U730" s="16" t="s">
         <x:v>741</x:v>
       </x:c>
     </x:row>
     <x:row r="731" spans="1:21">
       <x:c r="A731" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B731" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C731" s="3" t="s"/>
       <x:c r="D731" s="3" t="s"/>
       <x:c r="G731" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I731" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K731" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L731" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M731" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N731" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O731" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P731" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q731" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R731" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S731" s="0" t="n">
         <x:v>638314</x:v>
       </x:c>
       <x:c r="T731" s="4" t="s">
         <x:v>740</x:v>
       </x:c>
       <x:c r="U731" s="4" t="s">
         <x:v>742</x:v>
       </x:c>
     </x:row>
     <x:row r="732" spans="1:21">
       <x:c r="A732" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B732" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C732" s="15" t="s"/>
       <x:c r="D732" s="15" t="s"/>
       <x:c r="E732" s="14" t="s"/>
       <x:c r="F732" s="14" t="s"/>
       <x:c r="G732" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H732" s="14" t="s"/>
       <x:c r="I732" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J732" s="14" t="s"/>
       <x:c r="K732" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L732" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M732" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N732" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O732" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P732" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q732" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R732" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S732" s="14" t="n">
         <x:v>638325</x:v>
       </x:c>
       <x:c r="T732" s="16" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="U732" s="16" t="s">
-        <x:v>483</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="733" spans="1:21">
       <x:c r="A733" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B733" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C733" s="3" t="s"/>
       <x:c r="D733" s="3" t="s"/>
       <x:c r="G733" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I733" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K733" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L733" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M733" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N733" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O733" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P733" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q733" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R733" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S733" s="0" t="n">
         <x:v>638337</x:v>
       </x:c>
       <x:c r="T733" s="4" t="s">
         <x:v>743</x:v>
       </x:c>
       <x:c r="U733" s="4" t="s">
         <x:v>744</x:v>
       </x:c>
     </x:row>
     <x:row r="734" spans="1:21">
       <x:c r="A734" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B734" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C734" s="15" t="s"/>
       <x:c r="D734" s="15" t="s"/>
       <x:c r="E734" s="14" t="s"/>
       <x:c r="F734" s="14" t="s"/>
       <x:c r="G734" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H734" s="14" t="s"/>
       <x:c r="I734" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J734" s="14" t="s"/>
       <x:c r="K734" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L734" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M734" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N734" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O734" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P734" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q734" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R734" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S734" s="14" t="n">
         <x:v>638332</x:v>
       </x:c>
       <x:c r="T734" s="16" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U734" s="16" t="s">
         <x:v>746</x:v>
       </x:c>
     </x:row>
     <x:row r="735" spans="1:21">
       <x:c r="A735" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B735" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C735" s="3" t="s"/>
       <x:c r="D735" s="3" t="s"/>
       <x:c r="G735" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I735" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K735" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L735" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M735" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N735" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O735" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P735" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q735" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R735" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S735" s="0" t="n">
         <x:v>638315</x:v>
       </x:c>
       <x:c r="T735" s="4" t="s">
         <x:v>745</x:v>
       </x:c>
       <x:c r="U735" s="4" t="s">
         <x:v>747</x:v>
       </x:c>
     </x:row>
     <x:row r="736" spans="1:21">
       <x:c r="A736" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B736" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C736" s="15" t="s"/>
       <x:c r="D736" s="15" t="s"/>
       <x:c r="E736" s="14" t="s"/>
       <x:c r="F736" s="14" t="s"/>
       <x:c r="G736" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H736" s="14" t="s"/>
       <x:c r="I736" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J736" s="14" t="s"/>
       <x:c r="K736" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L736" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M736" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N736" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O736" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P736" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q736" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R736" s="14" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S736" s="14" t="n">
         <x:v>638338</x:v>
       </x:c>
       <x:c r="T736" s="16" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="U736" s="16" t="s">
         <x:v>749</x:v>
       </x:c>
     </x:row>
     <x:row r="737" spans="1:21">
       <x:c r="A737" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B737" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C737" s="3" t="s"/>
       <x:c r="D737" s="3" t="s"/>
       <x:c r="G737" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I737" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K737" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L737" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M737" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N737" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O737" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P737" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q737" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R737" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S737" s="0" t="n">
         <x:v>638326</x:v>
       </x:c>
       <x:c r="T737" s="4" t="s">
         <x:v>748</x:v>
       </x:c>
       <x:c r="U737" s="4" t="s">
         <x:v>750</x:v>
       </x:c>
     </x:row>
     <x:row r="738" spans="1:21">
       <x:c r="A738" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B738" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C738" s="15" t="s"/>
       <x:c r="D738" s="15" t="s"/>
       <x:c r="E738" s="14" t="s"/>
       <x:c r="F738" s="14" t="s"/>
       <x:c r="G738" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H738" s="14" t="s"/>
       <x:c r="I738" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J738" s="14" t="s"/>
       <x:c r="K738" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L738" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M738" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N738" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O738" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P738" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q738" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R738" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S738" s="14" t="n">
         <x:v>638333</x:v>
       </x:c>
       <x:c r="T738" s="16" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="U738" s="16" t="s">
         <x:v>752</x:v>
       </x:c>
     </x:row>
     <x:row r="739" spans="1:21">
       <x:c r="A739" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B739" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C739" s="3" t="s"/>
       <x:c r="D739" s="3" t="s"/>
       <x:c r="G739" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I739" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K739" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L739" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M739" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N739" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O739" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P739" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q739" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R739" s="0" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S739" s="0" t="n">
         <x:v>638316</x:v>
       </x:c>
       <x:c r="T739" s="4" t="s">
         <x:v>751</x:v>
       </x:c>
       <x:c r="U739" s="4" t="s">
         <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="740" spans="1:21">
       <x:c r="A740" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B740" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C740" s="15" t="s"/>
       <x:c r="D740" s="15" t="s"/>
       <x:c r="E740" s="14" t="s"/>
       <x:c r="F740" s="14" t="s"/>
       <x:c r="G740" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H740" s="14" t="s"/>
       <x:c r="I740" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J740" s="14" t="s"/>
       <x:c r="K740" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L740" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M740" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N740" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O740" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P740" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q740" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R740" s="14" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="S740" s="14" t="n">
         <x:v>638317</x:v>
       </x:c>
       <x:c r="T740" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U740" s="16" t="s">
         <x:v>754</x:v>
       </x:c>
     </x:row>
     <x:row r="741" spans="1:21">
       <x:c r="A741" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B741" s="0" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C741" s="3" t="s"/>
       <x:c r="D741" s="3" t="s"/>
       <x:c r="G741" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I741" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="K741" s="0" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L741" s="0" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M741" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N741" s="3" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O741" s="0" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P741" s="0" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q741" s="4" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R741" s="0" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="S741" s="0" t="n">
         <x:v>638339</x:v>
       </x:c>
       <x:c r="T741" s="4" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U741" s="4" t="s">
         <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="742" spans="1:21">
       <x:c r="A742" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B742" s="14" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C742" s="15" t="s"/>
       <x:c r="D742" s="15" t="s"/>
       <x:c r="E742" s="14" t="s"/>
       <x:c r="F742" s="14" t="s"/>
       <x:c r="G742" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H742" s="14" t="s"/>
       <x:c r="I742" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="J742" s="14" t="s"/>
       <x:c r="K742" s="14" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="L742" s="14" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="M742" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N742" s="15" t="n">
         <x:v>42030</x:v>
       </x:c>
       <x:c r="O742" s="14" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="P742" s="14" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="Q742" s="16" t="s">
-        <x:v>333</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="R742" s="14" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="S742" s="14" t="n">
         <x:v>638334</x:v>
       </x:c>
       <x:c r="T742" s="16" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="U742" s="16" t="s">
         <x:v>755</x:v>
       </x:c>
     </x:row>
     <x:row r="743" spans="1:21">
       <x:c r="A743" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B743" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C743" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D743" s="3" t="s"/>
@@ -44715,51 +44707,51 @@
       <x:c r="M759" s="0" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N759" s="3" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O759" s="0" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P759" s="0" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q759" s="4" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R759" s="0" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S759" s="0" t="n">
         <x:v>641634</x:v>
       </x:c>
       <x:c r="T759" s="4" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="U759" s="4" t="s">
-        <x:v>484</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="760" spans="1:21">
       <x:c r="A760" s="13" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B760" s="14" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C760" s="15" t="n">
         <x:v>39291</x:v>
       </x:c>
       <x:c r="D760" s="15" t="s"/>
       <x:c r="E760" s="14" t="s"/>
       <x:c r="F760" s="14" t="s"/>
       <x:c r="G760" s="14" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H760" s="14" t="s"/>
       <x:c r="I760" s="16" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="J760" s="14" t="s">
         <x:v>64</x:v>
       </x:c>
@@ -45120,51 +45112,51 @@
       <x:c r="M766" s="14" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="N766" s="15" t="n">
         <x:v>42032</x:v>
       </x:c>
       <x:c r="O766" s="14" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="P766" s="14" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="Q766" s="16" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="R766" s="14" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="S766" s="14" t="n">
         <x:v>641633</x:v>
       </x:c>
       <x:c r="T766" s="16" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="U766" s="16" t="s">
-        <x:v>484</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="767" spans="1:21">
       <x:c r="A767" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B767" s="0" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C767" s="3" t="n">
         <x:v>39030</x:v>
       </x:c>
       <x:c r="D767" s="3" t="s"/>
       <x:c r="E767" s="0" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="G767" s="0" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="I767" s="4" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="J767" s="0" t="s">
         <x:v>98</x:v>
       </x:c>